--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -461,429 +461,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
+                <w:t xml:space="preserve">Soliton formation in an exciton-polariton condensate at a bound state in the continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
+                <w:t xml:space="preserve">Ismaël Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+                <w:t xml:space="preserve">I. Foudjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Septembre</w:t>
+                <w:t xml:space="preserve">Valentin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Develay</w:t>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (20), pp.205302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.205302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776451v1</w:t>
+                <w:t xml:space="preserve">hal-04587561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
+                <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aristégui</w:t>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Teisseyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Guigoz</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489504v1</w:t>
+                <w:t xml:space="preserve">hal-04776451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton formation in an exciton-polariton condensate at a bound state in the continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Septembre</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Foudjo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Develay</w:t>
+                <w:t xml:space="preserve">H. Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (20), pp.205302. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.205302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587561v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
               </w:r>
@@ -1137,90 +1137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge Polariton Laser: Different from a Semiconductor Edge-Emitting Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1284,64 +1284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,632 +1399,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.054060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946015v1</w:t>
+                <w:t xml:space="preserve">hal-03034132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.054060. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.054060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034132v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Jamadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Leymarie</w:t>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (8), pp.085304. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.11800-11808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059958v1</w:t>
+                <w:t xml:space="preserve">hal-02100722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,364 +2069,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100722v1</w:t>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), pp.085304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Ackemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Jimenez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ackemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2711,51 +2711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q factor limitation at short wavelength (around 300 nm) in III-nitride-on-silicon photonic crystal cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,1501 +2839,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensation threshold investigation through the numerical resolution of the generalized Gross-Pitaevskii equation</w:t>
+                <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Jaziri</w:t>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalloul Balti</w:t>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.043310⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.9602-9610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.009602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420542v1</w:t>
+                <w:t xml:space="preserve">hal-01334017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353893v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Polariton condensation threshold investigation through the numerical resolution of the generalized Gross-Pitaevskii equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.043310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.043310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398056v1</w:t>
+                <w:t xml:space="preserve">hal-01420542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.014011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636574v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353893v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.946-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087428v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398059v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijia Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Roland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.009602⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334017v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijia Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Crepel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469387v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between tightly focused excitation and ballistic propagation of polariton condensates in a ZnO microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rereao Hahe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235308⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.081105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308220v1</w:t>
+                <w:t xml:space="preserve">hal-01130620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+                <w:t xml:space="preserve">Interplay between tightly focused excitation and ballistic propagation of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peristera Andreakou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.235308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154792v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric V. Calman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,191 +4361,191 @@
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.081105. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130620v1</w:t>
+                <w:t xml:space="preserve">hal-01154792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
               </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,77 +4691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.241113. </w:t>
@@ -4799,90 +4799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iännis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopalkrishna Bhalerao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,2129 +5073,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Excitonic to Photonic Polariton Condensate in a ZnO-Based Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (23), pp.5059. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.196406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.005059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.196406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916331v1</w:t>
+                <w:t xml:space="preserve">hal-00824238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a room-temperature ZnO polariton laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orosz</w:t>
+                <w:t xml:space="preserve">Sébastien Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Kamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.191118. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (23), pp.5059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4804986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.005059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824241v1</w:t>
+                <w:t xml:space="preserve">hal-00916331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-assisted exciton formation in ZnO/(Zn, Mg)O single quantum wells grown on C-plane oriented substrates.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a room-temperature ZnO polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.191118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806330v1</w:t>
+                <w:t xml:space="preserve">hal-00824241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Excitonic to Photonic Polariton Condensate in a ZnO-Based Microcavity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phonon-assisted exciton formation in ZnO/(Zn, Mg)O single quantum wells grown on C-plane oriented substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136, pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.196406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824238v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing of molecular beam epitaxy-grown InGaN/GaN single quantum well</w:t>
+                <w:t xml:space="preserve">High quality factor AlN nanocavities embedded in a photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Kaufmann</w:t>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (10), pp.105023. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.191104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/10/105023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4712590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805853v1</w:t>
+                <w:t xml:space="preserve">hal-00710682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO-phonon-assisted polariton lasing in a ZnO-based microcavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Thermal annealing of molecular beam epitaxy-grown InGaN/GaN single quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Médard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Leymarie</w:t>
+                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.121201⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.105023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/10/105023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710694v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+                <w:t xml:space="preserve">LO-phonon-assisted polariton lasing in a ZnO-based microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100226⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.121201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.121201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01905246v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor AlN nanocavities embedded in a photonic crystal waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Meletis Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.J. Rashid</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Physica Status Solidi B, 249 (3), pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4712590⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710682v1</w:t>
+                <w:t xml:space="preserve">hal-01905246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor nitride-based optical cavities: microdisks with embedded GaN/Al(Ga)N quantum dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Fabrication and Optical Properties of a Fully-Hybrid Epitaxial ZnO-Based Microcavity in the Strong-Coupling Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002203⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.072001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.4.072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554481v2</w:t>
+                <w:t xml:space="preserve">hal-00632924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High quality factor nitride-based optical cavities: microdisks with embedded GaN/Al(Ga)N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (12), pp.2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633265v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+              <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3650268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (211105), pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554480v3</w:t>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+              <w:t xml:space="preserve">, 2011, 98 (211105), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553820v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554480v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Optical Properties of a Fully-Hybrid Epitaxial ZnO-Based Microcavity in the Strong-Coupling Regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Médard</w:t>
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, pp.072001. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/APEX.4.072001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632924v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation and emission of Bragg-mode and cavity-mode polaritons in a ZnO microcavity at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,103 +7259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of strong light-matter coupling in ZnO microcavities: influence of large excitonic absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.125302. </w:t>
@@ -7387,472 +7387,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance force spectroscopy of individual submicron-size samples</w:t>
+                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Klein</w:t>
+                <w:t xml:space="preserve">Ounsi El Daif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Loubens</w:t>
+                <w:t xml:space="preserve">Gaël Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Naletov</w:t>
+                <w:t xml:space="preserve">Taofiq Paraïso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Guillet</w:t>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.144410⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.081910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896788v1</w:t>
+                <w:t xml:space="preserve">hal-00805877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant excitonic emission of a single quantum dot in the Rabi regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nardin</w:t>
+                <w:t xml:space="preserve">R. Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taofiq Paraïso</w:t>
+                <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Baas</w:t>
+                <w:t xml:space="preserve">A. Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">Dimitri Rodichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.073301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805877v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant excitonic emission of a single quantum dot in the Rabi regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferromagnetic resonance force spectroscopy of individual submicron-size samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valia Voliotis</w:t>
+                <w:t xml:space="preserve">O. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Enderlin</w:t>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rodichev</w:t>
+                <w:t xml:space="preserve">V.V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.L. Wang</w:t>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.073301. </w:t>
+              <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.073301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.144410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450840v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized emission of GaN/AlN quantum dots : single dot spectroscopy and symmetry-based theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,103 +8059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier composition dependence of the internal electric field in ZnO∕Zn1−xMgxO quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (20), pp.201912. </w:t>
@@ -8206,51 +8206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of long lived metastable states to the PL of InP dots in indirect band-gap barrier layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8378,64 +8378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirja Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (4L), pp.L317. </w:t>
@@ -8473,103 +8473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
@@ -8607,90 +8607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8754,90 +8754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of single GaN∕AlN hexagonal quantum dots on Si(111): Spectral diffusion effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (19), pp.195319. </w:t>
@@ -8888,90 +8888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal electric field in wurtzite ZnO/Zn0.78Mg0.22O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (24), pp.241305. </w:t>
@@ -9061,51 +9061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.5059. </w:t>
@@ -9169,64 +9169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,77 +9402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.235324. </w:t>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.0353191. </w:t>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80, pp.1894. </w:t>
@@ -9925,51 +9925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier scattering by Auger mechanism in a single quantum wire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10050,90 +10050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange-induced splitting of radiative exciton levels in a single quantum wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pfysica E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9, pp.686. </w:t>
@@ -10388,51 +10388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10589,527 +10589,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN-based Waveguide polariton lasers: from quasi-CW to mode-locked lasers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switch from mono-to multi-mode polariton laser in GaN ridge waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Septembre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Develay</w:t>
+                <w:t xml:space="preserve">C Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">META 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802990v1</w:t>
+                <w:t xml:space="preserve">hal-04793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge polariton laser: short lasers for on-chip integration</w:t>
+                <w:t xml:space="preserve">GaN-based Waveguide polariton lasers: from quasi-CW to mode-locked lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Ultraviolet Materials and Devices (IWUMD 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803027v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Ridge polariton laser: short lasers for on-chip integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Ultraviolet Materials and Devices (IWUMD 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329992v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch from mono-to multi-mode polariton laser in GaN ridge waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Brimont</w:t>
+                <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Souissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Doyennette</w:t>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793615v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
               </w:r>
@@ -11121,77 +11121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -11220,103 +11220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge polariton laser: towards a short laser on chip for integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors IWN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -11345,103 +11345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
@@ -11470,90 +11470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of polaritonic gain in GaN ridge polariton lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11589,562 +11589,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously Appearing Polarization Singularities in Vertical-Cavity Lasers with Feedback</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803162v1</w:t>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN microlasers for integrated photonics: waveguide polariton lasers and microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803105v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spontaneously Appearing Polarization Singularities in Vertical-Cavity Lasers with Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ackemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878035v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN microlasers for integrated photonics: waveguide polariton lasers and microdisk lasers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803172v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chenaud</w:t>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a GaN waveguide polariton laser, so different from a ridge laser</w:t>
               </w:r>
@@ -12169,51 +12169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12255,103 +12255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
@@ -12380,103 +12380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
@@ -12505,103 +12505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
@@ -12643,77 +12643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12755,103 +12755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
@@ -12880,90 +12880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13005,103 +13005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
@@ -13130,103 +13130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
@@ -13255,103 +13255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -13380,90 +13380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13505,103 +13505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
@@ -13624,1609 +13624,1609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Semond</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951817v1</w:t>
+                <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
+              <w:t xml:space="preserve">18th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908565v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952364v1</w:t>
+                <w:t xml:space="preserve">hal-01908565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICALLY-BONDED POST-INSTALLED STEEL REBARS IN A FULL-SCALE SLAB-WALL CONNECTION SUBJECTED TO THE STANDARD FIRE (ISO 834-1)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConSC 2017: 3rd International Symposium on Connections between Steel and Concrete </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617391v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CHEMICALLY-BONDED POST-INSTALLED STEEL REBARS IN A FULL-SCALE SLAB-WALL CONNECTION SUBJECTED TO THE STANDARD FIRE (ISO 834-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Lahouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">ConSC 2017: 3rd International Symposium on Connections between Steel and Concrete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932812v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
+              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932705v1</w:t>
+                <w:t xml:space="preserve">hal-01932812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+                <w:t xml:space="preserve">hal-01951054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388983v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the generation and propagation of polariton condensates at 300K in ZnO microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951085v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of the generation and propagation of polariton condensates at 300K in ZnO microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Guizal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951768v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN17.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasuhiko Arakawa, Mar 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388908v1</w:t>
+                <w:t xml:space="preserve">hal-01951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">17th International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasuhiko Arakawa, Mar 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951054v1</w:t>
+                <w:t xml:space="preserve">hal-01388908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
@@ -15255,103 +15255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -15380,103 +15380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
@@ -15505,103 +15505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
@@ -15624,359 +15624,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensats de polaritons dans les microcavités ZnO : Imageries de la formation et propagation balistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. 23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2015, colloque 9357 « Physics and Simulation of Optoelectronic Devices XXIII »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308245v1</w:t>
+                <w:t xml:space="preserve">hal-01132090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Condensats de polaritons dans les microcavités ZnO : Imageries de la formation et propagation balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2015, colloque 9357 « Physics and Simulation of Optoelectronic Devices XXIII »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">1. 23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132090v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
@@ -16008,342 +16008,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of excitons in high energy GaN/AlN quantum dots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Polariton condensates in ZnO microcavities: generation, dynamics and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Day, Semiconductors I: Coherence properties in semiconductor quantum dots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132335v1</w:t>
+                <w:t xml:space="preserve">hal-01132088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative lifetime of excitons in high energy GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter Day, Semiconductors I: Coherence properties in semiconductor quantum dots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305383v1</w:t>
+                <w:t xml:space="preserve">hal-01132335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
@@ -16366,605 +16366,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and modeling the propagation of polariton condensates in a ZnO microcavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Symposium on Semiconductor Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132062v1</w:t>
+                <w:t xml:space="preserve">hal-01305383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of GaN/AlN quantum dots emitting at 300 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Imaging and modeling the propagation of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">41th International Symposium on Semiconductor Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949707v1</w:t>
+                <w:t xml:space="preserve">hal-01132062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoluminescence of GaN/AlN quantum dots emitting at 300 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308230v1</w:t>
+                <w:t xml:space="preserve">hal-00949707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensates in ZnO microcavities: generation, dynamics and localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rereao Hahe</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Kamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132088v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of polaritons up to 300K and in-plane propagation in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Optics of Excitons in Confined Systems (OECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
@@ -16993,103 +16993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly excitonic polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Light-Matter Coupling in Nanostructures (PLMCN14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Héraclion, Greece</w:t>
@@ -17118,103 +17118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
@@ -17243,103 +17243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-based polariton laser from low to room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -17368,103 +17368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
@@ -17487,268 +17487,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear emission properties of ZnO microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633291v1</w:t>
+                <w:t xml:space="preserve">hal-00633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Non-linear emission properties of ZnO microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633283v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of non polar ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
@@ -17798,103 +17798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
@@ -17923,103 +17923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
@@ -18048,103 +18048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tampa, United States. pp.2328-2330, </w:t>
@@ -18194,103 +18194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic cavities embedding GaN quantum dots for the UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3N Workshop Nanolum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Porquerolles, France</w:t>
@@ -18319,103 +18319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong exciton-photon coupling in ZnO microcavities : Promoting polariton physics up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Japan-France Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
@@ -18457,64 +18457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between bragg- and cavity-mode polaritons in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18569,103 +18569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boîtes Quantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
@@ -18694,90 +18694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the internal electric field on excitonic transitions in ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18809,320 +18809,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Which quasi-particles in wide band gap bulk microcavities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on LightMatter Coupling in Nanostructures (PLMCN8)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389909v1</w:t>
+                <w:t xml:space="preserve">hal-00388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on LightMatter Coupling in Nanostructures (PLMCN8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389910v1</w:t>
+                <w:t xml:space="preserve">hal-00389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage fort exciton-photon dans les microcavités massives ZnO par photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19180,484 +19180,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389559v1</w:t>
+                <w:t xml:space="preserve">hal-00389910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797187v1</w:t>
+                <w:t xml:space="preserve">hal-00389559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which quasi-particles in wide band gap bulk microcavities ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388717v1</w:t>
+                <w:t xml:space="preserve">hal-00797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Christen, Sep 2006, Magdeburg, Germany. pp.352, </w:t>
@@ -19720,77 +19720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19858,51 +19858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19979,77 +19979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20104,51 +20104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20225,51 +20225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Sharp Photoluminescence Spectra of Individual GaN/AlN Quantum Dots. Spectral Diffusion Effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20337,103 +20337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
@@ -20488,77 +20488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
@@ -20621,51 +20621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20748,441 +20748,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence of GaN quantum dots embedded in 100 nm wide cylindrical AlN pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society 2004, Symposium L. InN, GaN, AlN and Related Materials, their Heterostructures and Devices.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2004, Strasbourg, France. pp.783-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543738v1</w:t>
+                <w:t xml:space="preserve">hal-01312254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-opt:20040867⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Gyeongju, South Korea. pp.2779-2782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310044v1</w:t>
+                <w:t xml:space="preserve">hal-00543738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence of GaN quantum dots embedded in 100 nm wide cylindrical AlN pillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2004, Symposium L. InN, GaN, AlN and Related Materials, their Heterostructures and Devices.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Society, May 2004, Strasbourg, France. pp.365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-opt:20040867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01312254v1</w:t>
+                <w:t xml:space="preserve">hal-01310044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21213,90 +21213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
@@ -21319,476 +21319,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">E. Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961844v1</w:t>
+                <w:t xml:space="preserve">hal-04877757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/17791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880367v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877757v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21830,103 +21830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
@@ -21968,90 +21968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -22119,51 +22119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22199,360 +22199,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iannis Roland</w:t>
+                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793557v1</w:t>
+                <w:t xml:space="preserve">hal-04874155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle BRIMONT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874155v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV-C and blue emitting
 nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -22581,103 +22581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
@@ -22706,103 +22706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris – CMD25 – JMC14. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
@@ -22969,90 +22969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar exciton fluids in (Al,Ga)N/GaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Physics of Light-Matter Coupling in Nanostructures - PLMCN14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hersonissos, Crète, Greece. </w:t>
@@ -23081,103 +23081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
@@ -23219,90 +23219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling of multiple branches polariton in a ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. On Optics of Excitons in Confined Systems - OECS11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
@@ -23344,77 +23344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which quasi-particle in wide band gap bulk microcavities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23456,103 +23456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
@@ -23594,90 +23594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence of isolated hexagonal GaN/AlN quantum dots : role of the electron-hole dipole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Jantsch; Friederich Schafler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
@@ -23758,77 +23758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
@@ -23857,103 +23857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
@@ -23982,103 +23982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School "Semiconductor Quantum Dots: Physics and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
@@ -24107,103 +24107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics in GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'04 - 7th Int. Conf. on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
@@ -24277,51 +24277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector vortex solitons and soliton control in vertical-cavity surface-emitting lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ackemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pulham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24567,51 +24567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature du désordre et propriétés optiques des excitons dans les fils quantiques semiconducteurs : de la boîte au fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24670,51 +24670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage exciton-photon dans les nanostructures semiconductrices à grand gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Montpellier II - Sciences et Techniques du Languedoc, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24822,51 +24822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADBB2404"/>
+    <w:nsid w:val="CC899111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24970,51 +24970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FCEBFAB8"/>
+    <w:nsid w:val="91DC4F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25118,51 +25118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="538E428B"/>
+    <w:nsid w:val="235469B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25355,51 +25355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9736-0026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070308896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/IMG/pdf/cv-thierry_guillet-eng-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physique-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Optique-des-etats-collectifs-et-des-spins-OECS-" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-IXTASE-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-NEWAVE-project-waveguide-polariton-lasers-" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/Comb-on-GaN-Labex-Ganext-project-2020-2024-Integrated-photonics-for-fluids-of" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Foudjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.205302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Ackemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7050442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.113902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Balti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.043310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Souleiman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna Bhalerao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.03.046" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHZ37GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaufmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/10/105023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7QK85D35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125302" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144410" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Voliotis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enderlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rodichev" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.073301" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grousson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045319" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004562v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combescot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00191-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSTQ24JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.235324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035319" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrehar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapersonne-Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q&#160;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459761" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodichev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002587v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(00)00288-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2B7WPZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.087401" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803162v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803172v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lahouar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinoteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100187" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q00GZ4JN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633283v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851155v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pulham" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Oppo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97493-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021113v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006929v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816107v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9736-0026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070308896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/IMG/pdf/cv-thierry_guillet-eng-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physique-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Optique-des-etats-collectifs-et-des-spins-OECS-" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-IXTASE-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-NEWAVE-project-waveguide-polariton-lasers-" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/Comb-on-GaN-Labex-Ganext-project-2020-2024-Integrated-photonics-for-fluids-of" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Foudjo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.205302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Ackemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7050442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.113902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Balti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.043310" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Souleiman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna Bhalerao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.03.046" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHZ37GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaufmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/10/105023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7QK85D35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125302" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Voliotis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enderlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rodichev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.073301" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896788v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144410" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grousson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045319" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004562v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combescot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00191-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSTQ24JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.235324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035319" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrehar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapersonne-Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q&#160;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459761" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodichev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002587v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(00)00288-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2B7WPZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.087401" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617391v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lahouar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinoteau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633291v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100187" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q00GZ4JN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851155v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pulham" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Oppo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97493-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021113v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006929v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816107v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>