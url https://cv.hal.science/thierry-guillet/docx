--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -461,161 +461,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton formation in an exciton-polariton condensate at a bound state in the continuum</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Septembre</w:t>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Foudjo</w:t>
+                <w:t xml:space="preserve">R. Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Develay</w:t>
+                <w:t xml:space="preserve">H. Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (20), pp.205302. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.205302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587561v1</w:t>
+                <w:t xml:space="preserve">hal-04489504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-locked waveguide polariton laser</w:t>
               </w:r>
@@ -627,263 +627,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (7), pp.962-970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.524753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Aristégui</w:t>
+                <w:t xml:space="preserve">Soliton formation in an exciton-polariton condensate at a bound state in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Teisseyre</w:t>
+                <w:t xml:space="preserve">I. Foudjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vézian</w:t>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guigoz</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (20), pp.205302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.205302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489504v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
               </w:r>
@@ -997,351 +997,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aristegui</w:t>
+                <w:t xml:space="preserve">Ridge Polariton Laser: Different from a Semiconductor Edge-Emitting Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chiaruttini</w:t>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jouault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.044029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759667v1</w:t>
+                <w:t xml:space="preserve">hal-03521600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge Polariton Laser: Different from a Semiconductor Edge-Emitting Laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gromovyi</w:t>
+                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Gueye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">F. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">B. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.044029. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.044029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521600v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,485 +1399,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.054060. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.054060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034132v1</w:t>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Strong Coupling of Exciton-Polaritons in a Bulk GaN Planar Waveguide: Quantifying the Coupling Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.054060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,90 +1941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2088,64 +2088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,77 +2222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between horizontal and vertical polariton lasing in planar microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2343,90 +2343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2471,291 +2471,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Properties of Laser Solitons</w:t>
+                <w:t xml:space="preserve">Spontaneous Formation of Vector Vortex Beams in Vertical-Cavity Surface-Emitting Lasers with Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jesus Jimenez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Ackemann</w:t>
+                <w:t xml:space="preserve">T. Ackemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.442. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.113902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app7050442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.113902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576088v1</w:t>
+                <w:t xml:space="preserve">hal-01631138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Formation of Vector Vortex Beams in Vertical-Cavity Surface-Emitting Lasers with Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization Properties of Laser Solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Jimenez-Garcia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jesus Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ackemann</w:t>
+                <w:t xml:space="preserve">Thorsten Ackemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (11), pp.113902. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.113902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app7050442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631138v1</w:t>
+                <w:t xml:space="preserve">hal-01576088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q factor limitation at short wavelength (around 300 nm) in III-nitride-on-silicon photonic crystal cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,1501 +2839,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Roland</w:t>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Checoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.009602⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334017v1</w:t>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polariton condensation threshold investigation through the numerical resolution of the generalized Gross-Pitaevskii equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Jalloul Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Crepel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.043310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.043310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469387v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensation threshold investigation through the numerical resolution of the generalized Gross-Pitaevskii equation</w:t>
+                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.043310⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.014011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420542v1</w:t>
+                <w:t xml:space="preserve">hal-01353893v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Transport of Indirect Excitons in (Al,Ga)N/GaN Quantum Wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.014011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.946-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353893v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensates at room temperature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398056v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijia Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636574v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijia Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1240-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Photonic Crystal Localized Modes through Third-Harmonic Generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared III-nitride-on-silicon nanophotonic platform with microdisk resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00236⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.9602-9610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.009602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398059v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second harmonic generation with on-chip GaN-on-Si microdisks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Sauvage</w:t>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34191. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087428v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iännis Roland</w:t>
+                <w:t xml:space="preserve">Interplay between tightly focused excitation and ballistic propagation of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Checoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913679⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.235308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130620v1</w:t>
+                <w:t xml:space="preserve">hal-01308220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between tightly focused excitation and ballistic propagation of polariton condensates in a ZnO microcavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.235308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235308⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308220v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of indirect excitons in ZnO quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric V. Calman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,593 +4361,593 @@
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (15), pp.3667-3670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.40.003667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of dipolar excitons in (Al,Ga)N/GaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant second harmonic generation in a gallium nitride two-dimensional photonic crystal on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (20), pp.205424. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.081105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154792v1</w:t>
+                <w:t xml:space="preserve">hal-01130620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Néel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Sauvage</w:t>
+                <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.011104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007639v1</w:t>
+                <w:t xml:space="preserve">hal-01130613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned silicon substrates: A common platform for room temperature GaN and ZnO polariton lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aluminum nitride photonic crystals and microdiscs for ultra-violet nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+                <w:t xml:space="preserve">S Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4884120⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/2/023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131005v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared gallium nitride two-dimensional photonic crystal platform on silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">Patterned silicon substrates: A common platform for room temperature GaN and ZnO polariton lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blin</w:t>
+                <w:t xml:space="preserve">M.J. Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105, pp.011104. </w:t>
+              <w:t xml:space="preserve">, 2014, 104, pp.241113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4887065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4884120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130613v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal growth of large piezoelectric single crystals of GaAsO4</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Souleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopalkrishna Bhalerao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,1485 +5073,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Excitonic to Photonic Polariton Condensate in a ZnO-Based Microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orosz</w:t>
+                <w:t xml:space="preserve">Sébastien Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Kamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.196406. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (23), pp.5059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.196406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.005059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824238v1</w:t>
+                <w:t xml:space="preserve">hal-00916331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of photonic modes in an AlN-based photonic crystal probed by an ultra-violet internal light source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of a room-temperature ZnO polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (23), pp.5059. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.191118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.005059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4804986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916331v1</w:t>
+                <w:t xml:space="preserve">hal-00824241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a room-temperature ZnO polariton laser</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phonon-assisted exciton formation in ZnO/(Zn, Mg)O single quantum wells grown on C-plane oriented substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4804986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136, pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824241v1</w:t>
+                <w:t xml:space="preserve">hal-00806330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-assisted exciton formation in ZnO/(Zn, Mg)O single quantum wells grown on C-plane oriented substrates.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From Excitonic to Photonic Polariton Condensate in a ZnO-Based Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.196406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.196406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806330v1</w:t>
+                <w:t xml:space="preserve">hal-00824238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor AlN nanocavities embedded in a photonic crystal waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LO-phonon-assisted polariton lasing in a ZnO-based microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.J. Rashid</w:t>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4712590⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.121201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.121201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710682v1</w:t>
+                <w:t xml:space="preserve">hal-00710694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal annealing of molecular beam epitaxy-grown InGaN/GaN single quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Kaufmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (10), pp.105023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0268-1242/27/10/105023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO-phonon-assisted polariton lasing in a ZnO-based microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Leymarie</w:t>
+                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletis Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Physica Status Solidi B, 249 (3), pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.121201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00710694v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High quality factor AlN nanocavities embedded in a photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meletis Mexis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100226⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.191104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4712590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905246v1</w:t>
+                <w:t xml:space="preserve">hal-00710682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Optical Properties of a Fully-Hybrid Epitaxial ZnO-Based Microcavity in the Strong-Coupling Regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Médard</w:t>
+                <w:t xml:space="preserve">High quality factor nitride-based optical cavities: microdisks with embedded GaN/Al(Ga)N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.4.072001⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (12), pp.2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632924v1</w:t>
+                <w:t xml:space="preserve">hal-00554481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality factor nitride-based optical cavities: microdisks with embedded GaN/Al(Ga)N quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (12), pp.2203. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (26), pp.261106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554481v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton lasing in a hybrid bulk ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.161104. </w:t>
@@ -6583,619 +6583,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN photonic crystal nanocavities realized by epitaxial conformal growth on nanopatterned silicon substrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3605592⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632917v1</w:t>
+                <w:t xml:space="preserve">hal-00633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (211105), pp.3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00554480v3</w:t>
+                <w:t xml:space="preserve">hal-00553820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reflectivity study of ZnO/(Zn,Mg)O quantum wells grown on M-plane ZnO substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Laser emission with excitonic gain in a ZnO planar microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98, pp.101913. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 98 (211105), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3593032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3565969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553820v2</w:t>
+                <w:t xml:space="preserve">hal-00554480v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton radiative properties in nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Fabrication and Optical Properties of a Fully-Hybrid Epitaxial ZnO-Based Microcavity in the Strong-Coupling Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.165312. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.072001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/APEX.4.072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633192v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation and emission of Bragg-mode and cavity-mode polaritons in a ZnO microcavity at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,77 +7259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of strong light-matter coupling in ZnO microcavities: influence of large excitonic absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Zúñiga-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,563 +7387,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
+                <w:t xml:space="preserve">Polarized emission of GaN/AlN quantum dots : single dot spectroscopy and symmetry-based theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ounsi El Daif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.235315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805877v1</w:t>
+                <w:t xml:space="preserve">hal-00261181v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant excitonic emission of a single quantum dot in the Rabi regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounsi El Daif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taofiq Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Melet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X.L. Wang</w:t>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.073301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.081910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450840v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance force spectroscopy of individual submicron-size samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant excitonic emission of a single quantum dot in the Rabi regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Voliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rodichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Klein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Guillet</w:t>
+                <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.144410⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.073301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896788v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized emission of GaN/AlN quantum dots : single dot spectroscopy and symmetry-based theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic resonance force spectroscopy of individual submicron-size samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.235315. </w:t>
+              <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.144410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261181v3</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strong coupling regimes in bulk GaAs, GaN and ZnO semiconductor microcavities</w:t>
               </w:r>
@@ -8059,103 +8059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier composition dependence of the internal electric field in ZnO∕Zn1−xMgxO quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (20), pp.201912. </w:t>
@@ -8206,51 +8206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of long lived metastable states to the PL of InP dots in indirect band-gap barrier layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8378,51 +8378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirja Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8467,377 +8467,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304534v1</w:t>
+                <w:t xml:space="preserve">hal-01304535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-exchange interaction in ZnO-based quantum wells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (15), pp.153302. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.153302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304535v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence of single GaN∕AlN hexagonal quantum dots on Si(111): Spectral diffusion effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (19), pp.195319. </w:t>
@@ -8888,90 +8888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal electric field in wurtzite ZnO/Zn0.78Mg0.22O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (24), pp.241305. </w:t>
@@ -9061,51 +9061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.5059. </w:t>
@@ -9169,64 +9169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,77 +9402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.235324. </w:t>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.0353191. </w:t>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ogura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80, pp.1894. </w:t>
@@ -9906,432 +9906,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier scattering by Auger mechanism in a single quantum wire,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission of a single conjugated polymer chain isolated in its single crystal monomer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bellessa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Grousson</w:t>
+                <w:t xml:space="preserve">J. Kovensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapersonne-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.087401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.087401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008897v1</w:t>
+                <w:t xml:space="preserve">hal-00002592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-induced splitting of radiative exciton levels in a single quantum wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrier scattering by Auger mechanism in a single quantum wire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Voliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valia Voliotis</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pfysica E</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002587v1</w:t>
+                <w:t xml:space="preserve">hal-00008897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of a single conjugated polymer chain isolated in its single crystal monomer matrix</w:t>
+                <w:t xml:space="preserve">Exchange-induced splitting of radiative exciton levels in a single quantum wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Berrehar</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Voliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lapersonne-Meyer</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pfysica E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(00)00288-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.087401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00002592v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10388,51 +10388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10496,51 +10496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,902 +10589,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch from mono-to multi-mode polariton laser in GaN ridge waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ridge polariton laser: short lasers for on-chip integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brimont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Doyennette</w:t>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Ultraviolet Materials and Devices (IWUMD 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793615v1</w:t>
+                <w:t xml:space="preserve">hal-04803027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN-based Waveguide polariton lasers: from quasi-CW to mode-locked lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Develay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge polariton laser: short lasers for on-chip integration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Ultraviolet Materials and Devices (IWUMD 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803027v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode synchronization in GaN ridge polariton lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
+                <w:t xml:space="preserve">Switch from mono-to multi-mode polariton laser in GaN ridge waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">META 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329992v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874254v1</w:t>
+                <w:t xml:space="preserve">hal-04793673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge polariton laser: towards a short laser on chip for integration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Doyennette</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors IWN</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329999v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polariton laser ridge: an exception to the rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ridge polariton laser: towards a short laser on chip for integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MARRAKECH, Morocco</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors IWN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793673v1</w:t>
+                <w:t xml:space="preserve">hal-04329999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of polaritonic gain in GaN ridge polariton lasers</w:t>
               </w:r>
@@ -11496,77 +11496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light-Matter Coupling in Nanostructures PLMCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Varadero, Cuba</w:t>
@@ -11589,562 +11589,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneously Appearing Polarization Singularities in Vertical-Cavity Lasers with Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ackemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+                <w:t xml:space="preserve">hal-04803162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN microlasers for integrated photonics: waveguide polariton lasers and microdisk lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803172v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously Appearing Polarization Singularities in Vertical-Cavity Lasers with Feedback</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiaka Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803162v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a ridge polariton laser is different from a standard ridge laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN microlasers for integrated photonics: waveguide polariton lasers and microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803105v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masha Vladimirova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878035v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a GaN waveguide polariton laser, so different from a ridge laser</w:t>
               </w:r>
@@ -12169,64 +12169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
@@ -12249,346 +12249,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+                <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
+              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466858v1</w:t>
+                <w:t xml:space="preserve">hal-04874180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874180v1</w:t>
+                <w:t xml:space="preserve">hal-02466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12624,902 +12624,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Jamadi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951849v1</w:t>
+                <w:t xml:space="preserve">hal-01951866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guided polaritons in a ZnO vertical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">3rd TeraMetaNano International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908823v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952488v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952415v1</w:t>
+                <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided polaritons in a GaN planar waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951866v1</w:t>
+                <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Propagation of polaritons in GaN waveguides up to 300K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01952488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
@@ -13531,77 +13531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
@@ -13624,2096 +13624,2096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mallet-Dida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
+              <w:t xml:space="preserve">18th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932705v1</w:t>
+                <w:t xml:space="preserve">hal-01951817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between vertical emission and guided emission in a ZnO microcavity polariton laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Semond</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951817v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908565v1</w:t>
+                <w:t xml:space="preserve">hal-01952364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CHEMICALLY-BONDED POST-INSTALLED STEEL REBARS IN A FULL-SCALE SLAB-WALL CONNECTION SUBJECTED TO THE STANDARD FIRE (ISO 834-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Lahouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ConSC 2017: 3rd International Symposium on Connections between Steel and Concrete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952364v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICALLY-BONDED POST-INSTALLED STEEL REBARS IN A FULL-SCALE SLAB-WALL CONNECTION SUBJECTED TO THE STANDARD FIRE (ISO 834-1)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConSC 2017: 3rd International Symposium on Connections between Steel and Concrete </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617391v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932812v1</w:t>
+                <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Crepel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951054v1</w:t>
+                <w:t xml:space="preserve">hal-01951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Control of the generation and propagation of polariton condensates at 300K in ZnO microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388929v1</w:t>
+                <w:t xml:space="preserve">hal-01951085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar group III nitride quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Materials Science and Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonid Kulyuk, Sep 2016, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388983v1</w:t>
+                <w:t xml:space="preserve">hal-01388929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the generation and propagation of polariton condensates at 300K in ZnO microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transport of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rereao Hahe</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamis Gargoubi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alan Doolittle, Tomás Palacios, Stacia Keller, Siddharth Rajan, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951085v1</w:t>
+                <w:t xml:space="preserve">hal-01388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride nanophotonics from the deep ultra-violet to the near infrared: non-linear optics and microlasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasuhiko Arakawa, Mar 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951768v1</w:t>
+                <w:t xml:space="preserve">hal-01388908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in AlGaN/GaN polar quantum wells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN17.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasuhiko Arakawa, Mar 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388908v1</w:t>
+                <w:t xml:space="preserve">hal-01951054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Gayral</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308239v1</w:t>
+                <w:t xml:space="preserve">hal-01389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308247v1</w:t>
+                <w:t xml:space="preserve">hal-01308239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
+              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305122v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in wide band gap semiconductors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Well Structures Grown on Sapphire and GaN Substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Nanophotonics and Photovoltaics. INSP 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MISP : Mediterranean Institute of Fundamental Physics, Sep 2015, Cefalu, Italy</w:t>
+              <w:t xml:space="preserve">Collective Electronic Excitations in 2D (CEE 2D 2015) - INDEX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Dubin, ICFO (ES); Vittorio Pellegrini, Scuola Normale Superiore &amp; IIT (IT); Aron Pinczuk, Columbia University (USA); David Ritchie, University of Cambridge (UK); Massimo Rontani, Cnr Nano (IT); Thomas Satzoukidis, Scuola Normale Superiore (IT); Masha Vladimirova, CNRS (FR), Sep 2015, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389731v1</w:t>
+                <w:t xml:space="preserve">hal-01305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15755,103 +15755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensats de polaritons dans les microcavités ZnO : Imageries de la formation et propagation balistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rereao Hahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. 23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
@@ -15880,103 +15880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
@@ -16008,221 +16008,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensates in ZnO microcavities: generation, dynamics and localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imaging and modeling the propagation of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41th International Symposium on Semiconductor Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132088v1</w:t>
+                <w:t xml:space="preserve">hal-01132062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative lifetime of excitons in high energy GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter Day, Semiconductors I: Coherence properties in semiconductor quantum dots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16241,730 +16241,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fedichkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peristera Andreakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132074v1</w:t>
+                <w:t xml:space="preserve">hal-01305383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Spatial localization of polariton condensates in a ZnO microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Gil, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305383v1</w:t>
+                <w:t xml:space="preserve">hal-01132074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and modeling the propagation of polariton condensates in a ZnO microcavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoluminescence of GaN/AlN quantum dots emitting at 300 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Symposium on Semiconductor Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132062v1</w:t>
+                <w:t xml:space="preserve">hal-00949707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of GaN/AlN quantum dots emitting at 300 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949707v1</w:t>
+                <w:t xml:space="preserve">hal-01308230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between localized and delocalized photonic modes in a cavity and a W1 waveguide probed by QD photoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Polariton condensates in ZnO microcavities: generation, dynamics and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rereao Hahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Light-Matter Coupling in nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308230v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of polaritons up to 300K and in-plane propagation in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Optics of Excitons in Confined Systems (OECS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
@@ -16993,103 +16993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly excitonic polariton condensates in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Light-Matter Coupling in Nanostructures (PLMCN14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Héraclion, Greece</w:t>
@@ -17112,234 +17112,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806326v1</w:t>
+                <w:t xml:space="preserve">hal-00814848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-based polariton laser from low to room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -17362,182 +17362,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-based polariton laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photuminescence spectroscopy investigations of nonpolar homoepitaxial ZnO/(Zn,Mg)O quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Oxyde-based Materials and Devices".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814848v1</w:t>
+                <w:t xml:space="preserve">hal-00806326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor photonic resonators for nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France. pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17562,51 +17562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear emission properties of ZnO microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17652,103 +17652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation of non polar ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany. pp.1225, </w:t>
@@ -17798,103 +17798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high quality factor optical resonators incorporating GaN/AlN Quantum Dots and Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
@@ -17923,103 +17923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of non-polar homo-epitaxial ZnO/(Zn,Mg)O quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
@@ -18048,103 +18048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor of AlN microdisks embedding GaN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tampa, United States. pp.2328-2330, </w:t>
@@ -18194,103 +18194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic cavities embedding GaN quantum dots for the UV spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3N Workshop Nanolum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Porquerolles, France</w:t>
@@ -18319,103 +18319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong exciton-photon coupling in ZnO microcavities : Promoting polariton physics up to 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Japan-France Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
@@ -18457,64 +18457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between bragg- and cavity-mode polaritons in a ZnO microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18569,90 +18569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18694,90 +18694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the internal electric field on excitonic transitions in ZnO/(Zn,Mg)O quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18809,320 +18809,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which quasi-particles in wide band gap bulk microcavities ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN8)</w:t>
+              <w:t xml:space="preserve">International Conference on LightMatter Coupling in Nanostructures (PLMCN8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388717v1</w:t>
+                <w:t xml:space="preserve">hal-00389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on LightMatter Coupling in Nanostructures (PLMCN8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389909v1</w:t>
+                <w:t xml:space="preserve">hal-00389910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage fort exciton-photon dans les microcavités massives ZnO par photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19180,988 +19180,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized emission from a single GaN/AlN quantum dot : Experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389910v1</w:t>
+                <w:t xml:space="preserve">hal-00389559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission polarisée d'une boîte quantique unique GaN/AlN : expérience et théorie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Bretagnon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389559v1</w:t>
+                <w:t xml:space="preserve">hal-00797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal electric field in ZnO/Zn1-xMgxO in single quantum wells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which quasi-particles in wide band gap bulk microcavities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Zinc Oxide and Related Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ypsilanti, Michigan., United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797187v1</w:t>
+                <w:t xml:space="preserve">hal-00388717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenade, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308666v1</w:t>
+                <w:t xml:space="preserve">hal-01306794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
+                <w:t xml:space="preserve">Time-resolved spectroscopy of excitonic transitions in ZnO/(Zn, Mg)O quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Christen, Sep 2006, Magdeburg, Germany. pp.352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306799v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Linear polarization of the emission of a single polar GaN/AlN quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference of Nitride Semiconductors (ICNS-7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389911v1</w:t>
+                <w:t xml:space="preserve">hal-01306799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Photoluminescence of isolated GaN/AlN hexagonal QDs: Role of the trapping dynamics of charges at AlN defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Molecular Beam Epitaxy Workshop (14th Euro-MBE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montpellier, France. pp.183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306794v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20212,64 +20212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Sharp Photoluminescence Spectra of Individual GaN/AlN Quantum Dots. Spectral Diffusion Effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20350,90 +20350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
@@ -20456,733 +20456,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309930v1</w:t>
+                <w:t xml:space="preserve">hal-01309747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave and time resolved spectroscopy of InAsN/GaAsN based quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal-optical phonon broadening due to nitrogen atom incorporation in InGaAsN/GaAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Harmand</w:t>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5). </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.2598-2603, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Light–Matter Coupling in Nanostructures (PLMCN5).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow, United Kingdom. pp.3887, </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200562030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309747v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence of GaN quantum dots embedded in 100 nm wide cylindrical AlN pillars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rousset</w:t>
+                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2004, Symposium L. InN, GaN, AlN and Related Materials, their Heterostructures and Devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.034⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Gyeongju, South Korea. pp.2779-2782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312254v1</w:t>
+                <w:t xml:space="preserve">hal-00543738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Society, May 2004, Strasbourg, France. pp.365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-opt:20040867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543738v1</w:t>
+                <w:t xml:space="preserve">hal-01310044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier recombination processes in GaAsN: from the dilute limit to alloying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-photoluminescence of GaN quantum dots embedded in 100 nm wide cylindrical AlN pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society 2004, Symposium L. InN, GaN, AlN and Related Materials, their Heterostructures and Devices.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2004, Strasbourg, France. pp.783-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-opt:20040867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310044v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21213,90 +21213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
@@ -21319,476 +21319,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cambril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/17791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877757v1</w:t>
+                <w:t xml:space="preserve">hal-04961844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961844v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le laser à polaritons de guide d’onde : vers une nouvelle génération de lasers pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Develay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880367v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21830,103 +21830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
@@ -21968,51 +21968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22106,64 +22106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiaka Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22199,360 +22199,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle BRIMONT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
+              <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874155v1</w:t>
+                <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling the strong coupling in a GaN polariton waveguide: Impact of the Sommerfeld enhancement of the exciton spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iannis Roland</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Kreyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793557v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV-C and blue emitting
 nitride-on-silicon microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -22581,103 +22581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
@@ -22706,103 +22706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Indirect Excitons in Polar GaN/AlGaN Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fedichkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peristera Andreakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris – CMD25 – JMC14. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
@@ -22969,90 +22969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar exciton fluids in (Al,Ga)N/GaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Physics of Light-Matter Coupling in Nanostructures - PLMCN14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hersonissos, Crète, Greece. </w:t>
@@ -23094,90 +23094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a hybrid nitride-ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE-OPTO-Photonic West. "Gallium Nitride Materials &amp; Devices VII".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
@@ -23219,77 +23219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling of multiple branches polariton in a ZnO microcavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23344,77 +23344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which quasi-particle in wide band gap bulk microcavities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23456,103 +23456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of internal electric field in ZnO/(Zn,Mg)O quantum wells from time resolved photoluminescence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. </w:t>
@@ -23581,103 +23581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence of isolated hexagonal GaN/AlN quantum dots : role of the electron-hole dipole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Jantsch; Friederich Schafler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors - ICPS 28. </w:t>
@@ -23726,359 +23726,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312282v1</w:t>
+                <w:t xml:space="preserve">hal-01312258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Dynamique de recombinaison des porteurs dans des puits quantiques GaInAsN/GaAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Intartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312258v1</w:t>
+                <w:t xml:space="preserve">hal-01312282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School "Semiconductor Quantum Dots: Physics and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
@@ -24107,103 +24107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics in GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'04 - 7th Int. Conf. on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
@@ -24264,64 +24264,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector vortex solitons and soliton control in vertical-cavity surface-emitting lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ackemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pulham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24469,51 +24469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -24567,51 +24567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature du désordre et propriétés optiques des excitons dans les fils quantiques semiconducteurs : de la boîte au fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24670,51 +24670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage exciton-photon dans les nanostructures semiconductrices à grand gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Montpellier II - Sciences et Techniques du Languedoc, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24822,51 +24822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC899111"/>
+    <w:nsid w:val="AA2D661A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24970,51 +24970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="91DC4F11"/>
+    <w:nsid w:val="D2B6E0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25118,51 +25118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="235469B8"/>
+    <w:nsid w:val="31E53D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25355,51 +25355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9736-0026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070308896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/IMG/pdf/cv-thierry_guillet-eng-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physique-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Optique-des-etats-collectifs-et-des-spins-OECS-" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-IXTASE-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-NEWAVE-project-waveguide-polariton-lasers-" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/Comb-on-GaN-Labex-Ganext-project-2020-2024-Integrated-photonics-for-fluids-of" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Foudjo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.205302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Ackemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7050442" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.113902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Balti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.043310" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Souleiman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna Bhalerao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.03.046" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHZ37GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaufmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/10/105023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7QK85D35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125302" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Voliotis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enderlin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rodichev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.073301" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896788v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144410" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grousson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045319" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004562v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combescot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00191-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSTQ24JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.235324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035319" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrehar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapersonne-Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q&#160;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459761" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodichev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002587v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(00)00288-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2B7WPZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.087401" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617391v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lahouar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinoteau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633291v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100187" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q00GZ4JN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851155v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pulham" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Oppo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97493-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021113v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006929v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816107v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9736-0026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070308896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/IMG/pdf/cv-thierry_guillet-eng-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physique-fds.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Optique-des-etats-collectifs-et-des-spins-OECS-" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-IXTASE-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-NEWAVE-project-waveguide-polariton-lasers-" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/Comb-on-GaN-Labex-Ganext-project-2020-2024-Integrated-photonics-for-fluids-of" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Septembre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Develay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.524753" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Foudjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.205302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521600v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gueye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.044029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kreyder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.054060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leymarie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.113902" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Ackemann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7050442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mo Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamis Gargoubi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Balti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Guizal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.043310" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353893v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fedichkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.014011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Zeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sauvage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rereao Hahe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peristera Andreakou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205424" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kuznetsova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V. Calman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Butov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913679" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;el" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kurdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/2/023001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Z&#250;&#241;iga-P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rashid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Souleiman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalkrishna Bhalerao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.03.046" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHZ37GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#233;el" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orosz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kamoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804986" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L61T3XFP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.196406" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.121201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kaufmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/10/105023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7QK85D35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletis Mexis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100226" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFC1D4139D1F5120BF494933AA19C2CFD2E7810F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554481v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3605592" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3650268" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165312" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553820v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565969" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554480v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593032" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.4.072001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388499v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3232228" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mihailovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125302" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261181v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235315" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Melet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Voliotis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enderlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rodichev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.073301" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144410" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235323" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740576" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3NNM2CNW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.153302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.241305" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q. Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ogura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1633679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grousson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.045319" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004562v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combescot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00191-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSTQ24JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.235324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035319" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002591v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrehar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapersonne-Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Q&#160;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459761" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002592v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.087401" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellessa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodichev" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002587v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(00)00288-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2B7WPZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souissi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Develay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiaka Gueye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802990v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brimont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souissi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyennette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793673v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329999v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803162v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803105v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541728" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803172v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyennette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951849v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mallet-Dida" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951817v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lahouar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinoteau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951768v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951085v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388929v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388983v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305122v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308245v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132062v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305383v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132074v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308230v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rousset" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924149v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806309v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806326v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633291v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100187" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q00GZ4JN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633317v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100263" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLJ3Z3H5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001161" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5E0022CF5DABC414054A009FE5C3FDACD514B0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633289v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633295v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633306v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797192v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389910v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797187v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388717v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306794v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308666v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.030" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRTDQJNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389908v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309747v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200562030" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8558156H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562039" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C64KF1N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310044v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20040867" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877728v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874155v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305395v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fedichkin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreakou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valvin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vladimirova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guillet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kruse" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708677v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797194v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306849v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309696v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icps2006.at/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730203" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312282v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851155v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pulham" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Oppo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97493-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021113v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006929v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816107v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>