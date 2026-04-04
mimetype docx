--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -640,403 +640,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03421041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
+                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie E Coudert</w:t>
+                <w:t xml:space="preserve">Jhen Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Redelsperger</w:t>
+                <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
+                <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vernochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dewannieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01125-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093891v1</w:t>
+                <w:t xml:space="preserve">hal-02370779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
+                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhen Tsang</w:t>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribet</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Heidmann</w:t>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewannieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Disson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01125-18⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6449), pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw7733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370779v1</w:t>
+                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+                <w:t xml:space="preserve">Amélie E Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+                <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nevers</w:t>
+                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Disson</w:t>
+                <w:t xml:space="preserve">Cécile Vernochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of a Hyena-Specific Retroviral Envelope Gene with Placental Expression Associated in Evolution with the Unique Emergence among Carnivorans of Hemochorial Placentation in Hyaenidae</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.59. </w:t>
@@ -1424,90 +1424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Raddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Screening of Retroviral Envelope Genes in the Nine-Banded Armadillo (Dasypus novemcinctus, Xenarthra) Reveals an Unfixed Chimeric Endogenous Betaretrovirus Using the ASCT2 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Malicorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope gene captures and syncytin exaptation for placentation in marsupials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of syncytin-Mar1, a Fusogenic Endogenous Retroviral Envelope Gene Involved in Placentation in the Rodentia Squirrel-Related Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bud Tennant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope syncytin capture in an ancestrally diverged mammalian clade for placentation in the primitive Afrotherian tenrecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Malicorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,64 +2120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2362,77 +2362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored Ephrin A proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,77 +2496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored EphrinA proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural epigenetic protection against the I-factor, a Drosophila LINE retrotransposon, by remnants of ancestral invasions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean K. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (5), pp.1522-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,64 +3149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.430-3. </w:t>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 162 (3), pp.1197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3396,51 +3396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroelements and endogenous retroviruses - Mobilisation and control of coding and non-coding elements, processed pseudogene formation and generation of new physiological functions with the captured retroviral envelope &amp;quot;syncytins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFTY YEARS OF REVERSE TRANSCRIPTASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor Laboratory, Apr 2022, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measles-hiv or measles-htlv vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retroviral protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,51 +4860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>