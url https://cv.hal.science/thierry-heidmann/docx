--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -372,671 +372,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential of the human endogenous retroviral envelope protein HEMO: a pan‐cancer analysis</w:t>
+                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kasperek</w:t>
+                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Béguin</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bawa</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin de Azevedo</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Job</w:t>
+                <w:t xml:space="preserve">Leslie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431760v1</w:t>
+                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
+                <w:t xml:space="preserve">Therapeutic potential of the human endogenous retroviral envelope protein HEMO: a pan‐cancer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
+                <w:t xml:space="preserve">Amélie Kasperek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
+                <w:t xml:space="preserve">Anthony Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Olivia Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Kévin de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Gosse</w:t>
+                <w:t xml:space="preserve">Bastien Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
+                <w:t xml:space="preserve">hal-03431760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
+                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhen Tsang</w:t>
+                <w:t xml:space="preserve">Amélie E Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribet</w:t>
+                <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Heidmann</w:t>
+                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewannieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Vernochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370779v1</w:t>
+                <w:t xml:space="preserve">hal-04093891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
+                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+                <w:t xml:space="preserve">Jhen Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+                <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+                <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nevers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dewannieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaw7733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01125-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
+                <w:t xml:space="preserve">hal-02370779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie E Coudert</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Redelsperger</w:t>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
+                <w:t xml:space="preserve">Quentin Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vernochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
+                <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6449), pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw7733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093891v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of a Hyena-Specific Retroviral Envelope Gene with Placental Expression Associated in Evolution with the Unique Emergence among Carnivorans of Hemochorial Placentation in Hyaenidae</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.59. </w:t>
@@ -1303,51 +1303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEMO, an ancestral endogenous retroviral envelope protein shed in the blood of pregnant women and expressed in pluripotent stem cells and tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janio Paternina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,377 +1418,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Screening of Retroviral Envelope Genes in the Nine-Banded Armadillo (Dasypus novemcinctus, Xenarthra) Reveals an Unfixed Chimeric Endogenous Betaretrovirus Using the ASCT2 Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Raddi</w:t>
+                <w:t xml:space="preserve">Sébastien Malicorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vernochet</w:t>
+                <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mariot</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (18), pp.8132 - 8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00483-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399916v1</w:t>
+                <w:t xml:space="preserve">hal-01879328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Screening of Retroviral Envelope Genes in the Nine-Banded Armadillo (Dasypus novemcinctus, Xenarthra) Reveals an Unfixed Chimeric Endogenous Betaretrovirus Using the ASCT2 Receptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+                <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (18), pp.8132 - 8149. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.e1006289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00483-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879328v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope gene captures and syncytin exaptation for placentation in marsupials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (5), pp.E487-E496. </w:t>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of syncytin-Mar1, a Fusogenic Endogenous Retroviral Envelope Gene Involved in Placentation in the Rodentia Squirrel-Related Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bud Tennant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1960,77 +1960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope syncytin capture in an ancestrally diverged mammalian clade for placentation in the primitive Afrotherian tenrecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Malicorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,90 +2094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,286 +2356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored Ephrin A proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored EphrinA proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dewannieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewannieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (Suppl 2), pp.P17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795018v1</w:t>
+                <w:t xml:space="preserve">inserm-00637228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored EphrinA proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored Ephrin A proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dewannieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewannieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00637228v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retrovirus-FRD envelope protein (syncytin 2) expression in normal and trisomy 21-affected placenta.</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural epigenetic protection against the I-factor, a Drosophila LINE retrotransposon, by remnants of ancestral invasions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean K. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (5), pp.1522-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,64 +3149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.430-3. </w:t>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 162 (3), pp.1197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3390,234 +3390,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retroelements and endogenous retroviruses - Mobilisation and control of coding and non-coding elements, processed pseudogene formation and generation of new physiological functions with the captured retroviral envelope &amp;quot;syncytins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Heidmann</w:t>
+                <w:t xml:space="preserve">Exaptation of envelope genes from endogenous retroviruses with an essential role in placenta formation and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIFTY YEARS OF REVERSE TRANSCRIPTASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cold Spring Harbor Laboratory, Apr 2022, Cold Spring Harbor (New York), United States</w:t>
+              <w:t xml:space="preserve">Euro Evo Devo 2022 Naples Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Evolutionary Developmental Biology (EURO EVO DEVO), May 2022, NAPLES, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515707v1</w:t>
+                <w:t xml:space="preserve">hal-04522237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaptation of envelope genes from endogenous retroviruses with an essential role in placenta formation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
+                <w:t xml:space="preserve">Retroelements and endogenous retroviruses - Mobilisation and control of coding and non-coding elements, processed pseudogene formation and generation of new physiological functions with the captured retroviral envelope &amp;quot;syncytins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Evo Devo 2022 Naples Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Evolutionary Developmental Biology (EURO EVO DEVO), May 2022, NAPLES, Italy</w:t>
+              <w:t xml:space="preserve">FIFTY YEARS OF REVERSE TRANSCRIPTASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cold Spring Harbor Laboratory, Apr 2022, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522237v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A captured retroviral envelope syncytin gene associated with the unique placental structure of higher ruminants: impact of retroviral gene capture on placental diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3717,64 +3717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Huong Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,103 +3812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vaccin vectorisé par le virus de la rougeole réduit la virémie/les réservoirs SHIV chez le macaque – Vaccination HIV/HTLV prime-boost hétérologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Nzounza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,64 +3946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution between Syncytin-A, a fusogenic protein of retroviral origin, and its receptor, LY6E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Huong Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Preault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4179,77 +4179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of the fusogenic endogenous retroviral envelope gene, Syncytin-A, and its receptor, the glycosylphosphatidylinositol-anchored surface protein LY6E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4274,51 +4274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of syncytin-car-1, an endogenous retroviral envelope gene involved in placentation and conserved in Carnivora: a syncytin in a new superorder of placental mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Huong Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : GB2315834.8. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4541,51 +4541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measles-hiv or measles-htlv vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retroviral protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,51 +4860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>