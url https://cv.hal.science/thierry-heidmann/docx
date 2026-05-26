--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -372,671 +372,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
+                <w:t xml:space="preserve">Therapeutic potential of the human endogenous retroviral envelope protein HEMO: a pan‐cancer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
+                <w:t xml:space="preserve">Amélie Kasperek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
+                <w:t xml:space="preserve">Anthony Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Olivia Bawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Najburg</w:t>
+                <w:t xml:space="preserve">Kévin de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Gosse</w:t>
+                <w:t xml:space="preserve">Bastien Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
+                <w:t xml:space="preserve">hal-03431760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential of the human endogenous retroviral envelope protein HEMO: a pan‐cancer analysis</w:t>
+                <w:t xml:space="preserve">A recombinant measles virus vaccine strongly reduces SHIV viremia and virus reservoir establishment in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kasperek</w:t>
+                <w:t xml:space="preserve">Patrycja Nzounza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Béguin</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bawa</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin de Azevedo</w:t>
+                <w:t xml:space="preserve">Valérie Najburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Job</w:t>
+                <w:t xml:space="preserve">Leslie Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431760v1</w:t>
+                <w:t xml:space="preserve">pasteur-03421041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
+                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie E Coudert</w:t>
+                <w:t xml:space="preserve">Jhen Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Redelsperger</w:t>
+                <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
+                <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vernochet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dewannieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01125-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093891v1</w:t>
+                <w:t xml:space="preserve">hal-02370779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Receptor Used by the Ecotropic Mouse GLN Endogenous Retrovirus</w:t>
+                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhen Tsang</w:t>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribet</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Heidmann</w:t>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewannieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Disson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01125-18⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6449), pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw7733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370779v1</w:t>
+                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFITM proteins inhibit placental syncytiotrophoblast formation and promote fetal demise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the captured retroviral envelope syncytin-B gene in the fusion of osteoclast and giant cell precursors and in bone resorption, analyzed ex vivo and in vivo in syncytin-B knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+                <w:t xml:space="preserve">Amélie E Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+                <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nevers</w:t>
+                <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Disson</w:t>
+                <w:t xml:space="preserve">Cécile Vernochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02454300v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of a Hyena-Specific Retroviral Envelope Gene with Placental Expression Associated in Evolution with the Unique Emergence among Carnivorans of Hemochorial Placentation in Hyaenidae</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.59. </w:t>
@@ -1303,51 +1303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEMO, an ancestral endogenous retroviral envelope protein shed in the blood of pregnant women and expressed in pluripotent stem cells and tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janio Paternina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Screening of Retroviral Envelope Genes in the Nine-Banded Armadillo (Dasypus novemcinctus, Xenarthra) Reveals an Unfixed Chimeric Endogenous Betaretrovirus Using the ASCT2 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Malicorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,90 +1558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Raddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope gene captures and syncytin exaptation for placentation in marsupials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of syncytin-Mar1, a Fusogenic Endogenous Retroviral Envelope Gene Involved in Placentation in the Rodentia Squirrel-Related Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bud Tennant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroviral envelope syncytin capture in an ancestrally diverged mammalian clade for placentation in the primitive Afrotherian tenrecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Malicorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,64 +2120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile O. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,286 +2356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored EphrinA proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored Ephrin A proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00637228v1</w:t>
+                <w:t xml:space="preserve">hal-00795018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored Ephrin A proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The mouse IAPE endogenous retrovirus can infect cells through any of the five GPI-anchored EphrinA proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (Suppl 2), pp.P17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795018v1</w:t>
+                <w:t xml:space="preserve">inserm-00637228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retrovirus-FRD envelope protein (syncytin 2) expression in normal and trisomy 21-affected placenta.</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural epigenetic protection against the I-factor, a Drosophila LINE retrotransposon, by remnants of ancestral invasions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean K. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (5), pp.1522-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,64 +3149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewannieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7024), pp.430-3. </w:t>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 162 (3), pp.1197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,51 +3465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retroelements and endogenous retroviruses - Mobilisation and control of coding and non-coding elements, processed pseudogene formation and generation of new physiological functions with the captured retroviral envelope &amp;quot;syncytins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFTY YEARS OF REVERSE TRANSCRIPTASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor Laboratory, Apr 2022, Cold Spring Harbor (New York), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vernochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Huong Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,77 +3812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vaccin vectorisé par le virus de la rougeole réduit la virémie/les réservoirs SHIV chez le macaque – Vaccination HIV/HTLV prime-boost hétérologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Nzounza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measles-hiv or measles-htlv vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retroviral protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Heidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,51 +4860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aymoz-Bressot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wijkhuisen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05280996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;ault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bireau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cassonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00915-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kasperek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;guin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Azevedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03421041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Nzounza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Najburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00385-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhen Tsang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heidmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewannieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01125-18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02454300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7733" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E Coudert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Funk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Cornelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Heidmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Dupressoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01811-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gifford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Coffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0442-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Heidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deloger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702204114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malicorne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornelis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00483-16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Souquere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417000112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02946533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bud Tennant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1412268111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavialle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215787110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle S. Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115346109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dramard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lalucque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupressoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2006.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean K. Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delebecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03238" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C180D71E725D3C4C909491EA8995A026442EAF81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gassama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Heidmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huong Giang Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Barinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Preault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vavasseur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vernochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retrovirology.com/content/pdf/1742-4690-8-S2-P13.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>