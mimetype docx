--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
+                <w:t xml:space="preserve">En écrivant, en survivant : traverser la débâcle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 912 (5), pp.406-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.912.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419910v1</w:t>
+                <w:t xml:space="preserve">hal-04419924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
+                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419918v1</w:t>
+                <w:t xml:space="preserve">hal-04419910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En écrivant, en survivant : traverser la débâcle</w:t>
+                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 912 (5), pp.406-422. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.912.0406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419924v1</w:t>
+                <w:t xml:space="preserve">hal-04419918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œdipe sous le signe du Trois. Papa, maman et moi</w:t>
               </w:r>
@@ -412,3470 +412,3470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait divers en roman</w:t>
+                <w:t xml:space="preserve">Sous le signe du Taureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 906 (11), pp.898-912. </w:t>
+              <w:t xml:space="preserve">, 2022, n° 900 (5), pp.389-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.906.0898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.900.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419934v1</w:t>
+                <w:t xml:space="preserve">hal-04419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu-Nature-Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 903-904 (8), pp.624-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.903.0624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human, almost human: how many human species are there?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.10173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sous le signe du Taureau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait divers en roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 900 (5), pp.389-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.900.0389⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 906 (11), pp.898-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.906.0898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dieu-Nature-Humain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui appartiennent les Grecs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 903-904 (8), pp.624-638. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.903.0624⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 888 (5), pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.888.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralizing Darwin: Making Counter-Factual History of Science Significant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for General Philosophy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), pp.115-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10838-020-09528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À qui appartiennent les Grecs ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bateman's Data: Inconsistent with “Bateman's Principles”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Adair Gowaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10325-10342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bateman (1948): rise and fall of a paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil de Méduse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 888 (5), pp.389-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.888.0389⟩</w:t>
+              <w:t xml:space="preserve">, 2020, n° 874 (3), pp.248-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.874.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Bateman (1948): rise and fall of a paradigm?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bateman's principles: why biology needs history and philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 164, pp.223-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 168, pp.e5 - e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’œil de Méduse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the division of polyps to the multiplication of animalcules: the truth behind Saussure’s discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metascience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.305-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11016-019-00399-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’homophile au gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.117-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe de Tithonos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un compostisme enchanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 874 (3), pp.248-261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.874.0248⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n° 860-861 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.860.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bateman's principles: why biology needs history and philosophy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reines de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.08.010⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 870 (11), pp.967-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.870.0967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de l’histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 58 (1), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.058.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures du “presque-humain” au prisme du manga japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’amour avec des dieux : le culturisme gnostique de Walter Siti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 867-868 (8), pp.728-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.867.0728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">From the division of polyps to the multiplication of animalcules: the truth behind Saussure’s discoveries</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Origin to Descent: the genesis and epistemology of sexual selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metascience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.305-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11016-019-00399-w⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11016-018-0333-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...254 lines deleted...]
-                <w:t xml:space="preserve">Pour un compostisme enchanté</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Drouin : « More botanico ». Ce que les plantes font à la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 860-861 (1), pp.44-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.860.0044⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 850 (3), pp.224-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.850.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reines de la nuit</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie gaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 870 (11), pp.967-980. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.870.0967⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 858 (11), pp.963-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.858.0963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une vie gaie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rosset : vertige de la dénaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 858 (11), pp.963-975. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/criti.858.0963⟩</w:t>
+              <w:t xml:space="preserve">, 2018, n° 853-854 (6), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.853.0603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Drouin : « More botanico ». Ce que les plantes font à la philosophie</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tôkyô, ville cyborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Japanese Studies : Annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.125-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous Noirs, Eux Blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 850 (3), pp.224-239. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, n\textdegree{} 841-842 (6), pp.498--512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining &amp;quot;Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pradeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metascience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11016-018-0333-z⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clément Rosset : vertige de la dénaturation</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêver le monstre d'une langue sans genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 853-854 (6), pp.603-614. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, n\textdegree{} 827 (4), pp.319--333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tôkyô, ville cyborg</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does It Mean to Be Central? A Botanical Geography of Paris 1830-1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Japanese Studies : Annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.125-150</w:t>
+              <w:t xml:space="preserve">Journal of the History of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49-1, pp.191--230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nous Noirs, Eux Blancs</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacer Darwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n\textdegree{} 841-842 (6), pp.498--512</w:t>
+              <w:t xml:space="preserve">, 2015, n\textdegree{} 815 (4), pp.313--325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternaturalisme. Comment travailler le naturalisme de l'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2015.10.012⟩</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Janvier (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1501.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rêver le monstre d'une langue sans genre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternaturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Janvier (1), pp.41--51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles vies scintillantes de Moloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n\textdegree{} 827 (4), pp.319--333</w:t>
+              <w:t xml:space="preserve">, 2014, n\textdegree{} 811 (12), pp.1044--1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'alternaturalisme. Comment travailler le naturalisme de l'intérieur</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botanical Authority: Benjamin Delessert's Collections between Travelers and Candolle's Natural Method (1803\textendash 1847)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1501.0041⟩</w:t>
+              <w:t xml:space="preserve">Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (3), pp.508--539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/678169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effacer Darwin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liaison comme comparaison : sciences de rapports et logique de la relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le philosophe à Lilliput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n\textdegree{} 815 (4), pp.313--325</w:t>
+              <w:t xml:space="preserve">, 2014, n\textdegree{} 803 (4), pp.293--305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laws of Variation: Darwin's Failed Newtonian Program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endeavour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.211--221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endeavour.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Botanical Authority: Benjamin Delessert's Collections between Travelers and Candolle's Natural Method (1803\textendash 1847)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating ``Natural Selection'' in Japanese: From ``Shizen Tōta'' to ``Shizen Sentaku'' , and Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taizo Kijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.26--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.6.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noirceur disséquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n\textdegree{} 790 (3), pp.268--277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANIMAL INDIVIDUALS: A PLEA FOR A NOMINALISTIC TURN IN ANIMAL STUDIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.68-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hith.10688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Individuals: A Plea for a Nominalistic Turn in Animal Studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.68--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hith.10688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beefcake. Corps gays hystériques et érotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 764-765 (1), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.764.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaisissable Haraway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.143-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/043961ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History without time : Buffon's Natural History, as a non-mathematical physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (3), pp.508--539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/678169⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 101 (1), pp.30-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/652688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles vies scintillantes de Moloch</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Sociobiology Amendable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0392192110369426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin teleologist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">comptes rendus académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871752v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-04177121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles animales.</w:t>
               </w:r>
@@ -3956,437 +3956,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature japonaise : actions et réactions</w:t>
+                <w:t xml:space="preserve">Papas Mamans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 917, 2023</w:t>
+              <w:t xml:space="preserve">, 915-916, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425950v1</w:t>
+                <w:t xml:space="preserve">hal-04425937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papas Mamans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+                <w:t xml:space="preserve">Sexes, hashtags et consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niedergang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 915-916, 2023</w:t>
+              <w:t xml:space="preserve">, 911, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425937v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04425981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Arto Charpentier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature japonaise : actions et réactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 911, 2023</w:t>
+              <w:t xml:space="preserve">, 917, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425981v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-enquêtes : faits divers et fiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+                <w:t xml:space="preserve">Vous avez dit Nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 906, 2022</w:t>
+              <w:t xml:space="preserve">, 903-904, 176 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426008v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04426797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Françoise Balibar</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-enquêtes : faits divers et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 903-904, 176 p., 2022</w:t>
+              <w:t xml:space="preserve">, 906, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426797v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le japon, culture globale</w:t>
               </w:r>
@@ -5523,835 +5523,835 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et les humains dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex-appeal. La scandaleuse vie de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo, pp.138-141, 2023, 978-2-37375-131-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, liberté chérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Birnbaum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfin libres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.79-97, 2023, 978-2-07-304010-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the Modern Synthesis to the other (Extended, Super, Postmodern…) Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Elice de Brzezinski Prestes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Evolution in Darwin's "Origin" The Emerging Context of Evolutionary Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.397-413, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-40164-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clélia Zernik; Justin Jaricot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex-appeal. La scandaleuse vie de la nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo, pp.138-141, 2023, 978-2-37375-131-4</w:t>
+              <w:t xml:space="preserve">Abécédaire de la beauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions B42, pp.77-82, 2022, 978-2-490077-73-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perrault ou la passion du singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Volpilhac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madeleine de Scudéry. Histoire de deux caméléons.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Marchaisse, pp.153-175, 2022, 978-2-36280-284-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Clélia Zernik; Justin Jaricot. </w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature : the impossible elsewhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Bossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la beauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions B42, pp.77-82, 2022, 978-2-490077-73-1</w:t>
+              <w:t xml:space="preserve">The Origins of the world : the invention of Nature in the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Orsay, pp.348-351, 2021, 9782072906596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Laura Bossi. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, l’impossible ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Bossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Origines du monde. L’invention de la nature au XIXe siècle [Exposition Paris, Musée d’Orsay, 10 novembre 2020-14 février 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard; Musée d'Orsay; MNHN, pp.348-351, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité du Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Bossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Origines du monde. L’invention de la nature au XIXe siècle [Exposition Paris, Musée d’Orsay, 10 novembre 2020-14 février 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Gallimard; Musée d’Orsay; MNHN, pp.119-129, 2021, 978-2-07-290659-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antiquity of the world : the discovery of Nature’s time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Bossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Origins of the world : the invention of Nature in the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'Orsay, pp.119-129, 2021, 9782072906596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Laura Bossi. </w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas &amp;quot;Leucippe&amp;quot; : ou comment le sexe d'état-civil oriente la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Jeannelle; Audrey Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Origins of the world : the invention of Nature in the 19th Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'Orsay, pp.348-351, 2021, 9782072906596</w:t>
+              <w:t xml:space="preserve">Se réorienter dans la pensée. Femmes, philosophie et arts autour de Michèle Le Dœuff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-28, 2020, 978-2-7535-7884-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Détour philosophique par l’Orient : un trope dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Rocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards russes et français sur les philosophies asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213-241, Presses de la MSH d'Aquitaine, 2020, 978-2-85892-482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460713v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04460728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Venir trop tard’ : sur L’Origine des espèces et sa première réception française (1859-1864)</w:t>
               </w:r>
@@ -6413,440 +6413,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Catalogue of Facts and the Lure of System: Buffon's Histoire Naturelle between History and Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bodenmann, Siegfried and Rey, Anne-Lise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What Does It Mean to Be an Empiricist?: Empiricisms in Eighteenth Century Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.139--167, 2018, Boston Studies in the Philosophy and History of Science, 978-3-319-69858-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69860-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyborgs, Between Organology and Phenomenology: Two perspectives on Artifacts and Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Loeve; Bernadette Bensaude-Vincent; Xavier Guchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Philosophy of Technology. Classical Readings and Contemporary Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-277, 2018, Philosophy of Engineering and Technology, 978-3-319-89517-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La terminologie biologique. Cocus naturels ou le langage de la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Hoquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexe biologique. Anthologie historique et critique. Tome III. Les Comportements sexuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782705684297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bodenmann, Siegfried and Rey, Anne-Lise. </w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternaturalisme, ou le retour du sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peyre, Evelyne and Wiels, Joëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What Does It Mean to Be an Empiricist?: Empiricisms in Eighteenth Century Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mon corps a-t-il un sexe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.224--243, 2015, 978-2-7071-7358-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening Pandora's boxes in sexual selection research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Hoquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current perspectives on sexual selection. What’s left after Darwin ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.v-xv, 2015, History, Philosophy and Theory of the Life Sciences, 9789401795852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04177108v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02649597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologization of Race and Racialization of the Human : Bernier, Buffon, Linnaeus</w:t>
               </w:r>
@@ -7482,234 +7482,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Descendance de l’homme et la sélection sexuelle, Charles Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Gayon (dir), L’identité. Dictionnaire encyclopédique. ISBN 978-2-07-283413-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.683-686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Gayon (dir.), L’identité. Dictionnaire encyclopédique. ISBN: 978-2-07-283413-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.724-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460720v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04460717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8238,51 +8238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>