--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -178,183 +178,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
+                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419910v1</w:t>
+                <w:t xml:space="preserve">hal-04419918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
+                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419918v1</w:t>
+                <w:t xml:space="preserve">hal-04419910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œdipe sous le signe du Trois. Papa, maman et moi</w:t>
               </w:r>
@@ -1218,486 +1218,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le complexe de Tithonos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’homophile au gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.117-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the division of polyps to the multiplication of animalcules: the truth behind Saussure’s discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metascience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (2), pp.305-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11016-019-00399-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’homophile au gay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de l’histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cpuc.480⟩</w:t>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 58 (1), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.058.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un compostisme enchanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 860-861 (1), pp.44-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.860.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reines de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 870 (11), pp.967-980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.870.0967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420002v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04420050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures du “presque-humain” au prisme du manga japonais</w:t>
               </w:r>
@@ -3134,417 +3134,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La noirceur disséquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n\textdegree{} 790 (3), pp.268--277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANIMAL INDIVIDUALS: A PLEA FOR A NOMINALISTIC TURN IN ANIMAL STUDIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.68-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hith.10688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating ``Natural Selection'' in Japanese: From ``Shizen Tōta'' to ``Shizen Sentaku'' , and Back?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taizo Kijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.26--48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.6.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal Individuals: A Plea for a Nominalistic Turn in Animal Studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.68--90. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/bionomina.6.1.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hith.10688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La noirceur disséquée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beefcake. Corps gays hystériques et érotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n\textdegree{} 790 (3), pp.268--277</w:t>
-[...247 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 764-765 (1), pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.764.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3809,51 +3809,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin teleologist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">comptes rendus académie des sciences</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5523,169 +5523,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté, liberté chérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Birnbaum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfin libres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.79-97, 2023, 978-2-07-304010-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et les humains dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex-appeal. La scandaleuse vie de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museo, pp.138-141, 2023, 978-2-37375-131-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460668v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04460632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modern Synthesis to the other (Extended, Super, Postmodern…) Syntheses</w:t>
               </w:r>
@@ -6413,195 +6413,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyborgs, Between Organology and Phenomenology: Two perspectives on Artifacts and Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Loeve; Bernadette Bensaude-Vincent; Xavier Guchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Philosophy of Technology. Classical Readings and Contemporary Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-277, 2018, Philosophy of Engineering and Technology, 978-3-319-89517-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Catalogue of Facts and the Lure of System: Buffon's Histoire Naturelle between History and Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodenmann, Siegfried and Rey, Anne-Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What Does It Mean to Be an Empiricist?: Empiricisms in Eighteenth Century Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139--167, 2018, Boston Studies in the Philosophy and History of Science, 978-3-319-69858-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-69860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649897v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04425871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terminologie biologique. Cocus naturels ou le langage de la biologie</w:t>
               </w:r>
@@ -6826,255 +6826,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyborg, Mutant, Robot, etc. Essai de typologie des presque-humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Després, Elaine and Machinal, Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posthumains. Frontières, évolutions, hybridités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99--118, 2014, 978-2-7535-5776-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biologization of Race and Racialization of the Human : Bernier, Buffon, Linnaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bancel, Nicolas and David, Thomas and Thomas, Dominic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Invention of Race: Scientific and Popular Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.17--32, 2014, 978-0-415-74393-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologisation de la race et racialisation de l'humain : Bernier, Buffon, Linné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bancel, Nicolas and David, Thomas and Thomas, Dominic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Invention de la race. Des représentations scientifiques aux exhibitions populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.25--42, 2014, 978-2-7071-7892-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649601v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02649606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes du sexe</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>