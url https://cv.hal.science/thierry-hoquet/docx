--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -178,183 +178,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
+                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419918v1</w:t>
+                <w:t xml:space="preserve">hal-04419910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des noms japonais l’ onomastique d’Aki Shimizaki</w:t>
+                <w:t xml:space="preserve">Les Méditations transphysiques de Paul B. Preciado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 917 (9), pp.844-861. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 911 (4), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.917.0844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/criti.911.0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419910v1</w:t>
+                <w:t xml:space="preserve">hal-04419918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œdipe sous le signe du Trois. Papa, maman et moi</w:t>
               </w:r>
@@ -1218,486 +1218,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’homophile au gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.117-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the division of polyps to the multiplication of animalcules: the truth behind Saussure’s discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metascience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.305-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11016-019-00399-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le complexe de Tithonos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.69-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’homophile au gay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un compostisme enchanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cpuc.480⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 860-861 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.860.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From the division of polyps to the multiplication of animalcules: the truth behind Saussure’s discoveries</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reines de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metascience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11016-019-00399-w⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 870 (11), pp.967-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.870.0967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style de l’histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 58 (1), pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rbnf.058.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420050v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04420002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures du “presque-humain” au prisme du manga japonais</w:t>
               </w:r>
@@ -5523,169 +5523,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et les humains dans tout ça ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex-appeal. La scandaleuse vie de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo, pp.138-141, 2023, 978-2-37375-131-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté, liberté chérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Birnbaum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfin libres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.79-97, 2023, 978-2-07-304010-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04460668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modern Synthesis to the other (Extended, Super, Postmodern…) Syntheses</w:t>
               </w:r>
@@ -6413,195 +6413,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Catalogue of Facts and the Lure of System: Buffon's Histoire Naturelle between History and Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bodenmann, Siegfried and Rey, Anne-Lise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What Does It Mean to Be an Empiricist?: Empiricisms in Eighteenth Century Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.139--167, 2018, Boston Studies in the Philosophy and History of Science, 978-3-319-69858-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69860-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyborgs, Between Organology and Phenomenology: Two perspectives on Artifacts and Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sacha Loeve; Bernadette Bensaude-Vincent; Xavier Guchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Philosophy of Technology. Classical Readings and Contemporary Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-277, 2018, Philosophy of Engineering and Technology, 978-3-319-89517-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425871v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02649897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terminologie biologique. Cocus naturels ou le langage de la biologie</w:t>
               </w:r>
@@ -6826,255 +6826,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biologization of Race and Racialization of the Human : Bernier, Buffon, Linnaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bancel, Nicolas and David, Thomas and Thomas, Dominic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Invention of Race: Scientific and Popular Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.17--32, 2014, 978-0-415-74393-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biologisation de la race et racialisation de l'humain : Bernier, Buffon, Linné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bancel, Nicolas and David, Thomas and Thomas, Dominic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Invention de la race. Des représentations scientifiques aux exhibitions populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.25--42, 2014, 978-2-7071-7892-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyborg, Mutant, Robot, etc. Essai de typologie des presque-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Després, Elaine and Machinal, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posthumains. Frontières, évolutions, hybridités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99--118, 2014, 978-2-7535-5776-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.52511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649606v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02649601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes du sexe</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.912.0406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.917.0844" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.911.0276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.915.0783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.903.0624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.906.0898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.888.0389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-020-09528-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bridges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Adair Gowaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.12.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.874.0248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.480" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00399-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.860.0044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.870.0967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.058.0054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.867.0728" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-018-0333-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.850.0224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0963" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.853.0603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pradeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04140356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1501.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endeavour.2014.10.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR1HMTM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Kijima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.6.1.2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.764.0004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/043961ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/652688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0392192110369426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04426797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cordoba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balibar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/le-nouvel-esprit-biologique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Arcades/Mystere-Mishima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-presque-humains-thierry-hoquet/9782021459135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Revisiting-the-Origin-of-Species-The-Other-Darwins/Hoquet/p/book/9780367360054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5483-la-philosophie-aux-examens-et-concours-explication-de-texte-et-dissertation-9782340023598.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deleule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/actualites/darwin-au-college-de-france-xixe-xxie-siecle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-89518-5_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-sexe-biologique-anthologie-historique-et-critique-volume-3-thierry-hoquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9585-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139026895.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02649604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01979-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>