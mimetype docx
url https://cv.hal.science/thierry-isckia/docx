--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -325,51 +325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social and political challenges of open innovation</w:t>
+                <w:t xml:space="preserve">Corporate co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Parisot</w:t>
@@ -679,403 +679,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital innovation in platform-based ecosystems : an evolutionary framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment définir les phénomènes de coévolution en management stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark de Reuver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
+                <w:t xml:space="preserve">Hongsaprabhas Throngvid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2018 : 10th International Conference on Management of Digital EcoSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuvièmes journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada. pp.1 - 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992361v1</w:t>
+                <w:t xml:space="preserve">hal-01983692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir les phénomènes de coévolution en management stratégique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an evolutionary framework for platform-based ecosystem analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hongsaprabhas Throngvid</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Reuver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada. pp.1 - 32</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983692v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an evolutionary framework for platform-based ecosystem analysis</w:t>
+                <w:t xml:space="preserve">Digital innovation in platform-based ecosystems : an evolutionary framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Reuver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES 2018 : 10th International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.149 - 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3281375.3281377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992440v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform-based ecosystems : leveraging the two faces of business ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Reuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2017 : European Academy of Management Conférence. "Making Knowledge Work"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1208,51 +1208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des connaissances dans les écosystèmes d'affaires centrés sur des plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCSO 2014 : 7e colloque international Gestion des Connaissances dans la Société et les Organisations. "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1359,51 +1359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform‐based ecosystems : leveraging network-centric innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIE-2014 : 2nd International Conference on Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand. pp.89 - 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes, l'innovation ouverte et les petits poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover seul ou avec les autres : les avantages et les risques de l’open innovation dans la compétition internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1886,51 +1886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur les fondements de l'innovation ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2010 : XIXe conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes d'affaires : une nouvelle grille de lecture des relations interfirmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ISERAM-ISEG "Penser l'industrie autrement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2365,51 +2365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open innovation within business ecosystems : lessons from Amazon.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPIM 2008 : The XIX ISPIM Conference - Open Innovation : creating products and services through collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,64 +2790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating platform ecosystems : the interplay of innovation and business development subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Reuver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Managerial Innovation and Open Innovation Strategies, 32, pp.197-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategizing in platform-based ecosystems : leveraging core processes for continuous innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3rd Quarter 2015 (99), pp.91 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3156,341 +3156,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse critique des fondements de l'innovation ouverte</w:t>
+                <w:t xml:space="preserve">Ecosystèmes d'affaires, stratégies de plateforme et innovation ouverte : vers une approche intégrée de la dynamique d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (210), pp.87 - 98. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.157 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.210.87-98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.046.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413516v1</w:t>
+                <w:t xml:space="preserve">hal-02435338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes d'affaires, stratégies de plateforme et innovation ouverte : vers une approche intégrée de la dynamique d'innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The borders of mobile handset ecosystems : is coopetition inevitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46, pp.157 - 176. </w:t>
+              <w:t xml:space="preserve">Telematics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.5 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.046.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tele.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435338v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The borders of mobile handset ecosystems : is coopetition inevitable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une analyse critique des fondements de l'innovation ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telematics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.5 - 11. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (210), pp.87 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tele.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.210.87-98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436596v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)shaping the mobile sector : the breaker, the trojan and the shopping malls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3604,281 +3604,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon's evolving ecosystem : a cyber-bookstore and application service provider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entering the economic models of game console manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464419v1</w:t>
+                <w:t xml:space="preserve">hal-00473055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entering the economic models of game console manufacturers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open innovation within business ecosystems : a tale from Amazon.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.23-40</w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473055v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open innovation within business ecosystems : a tale from Amazon.com</w:t>
+                <w:t xml:space="preserve">Amazon's evolving ecosystem : a cyber-bookstore and application service provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (4), pp.332-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des savoir-faire métiers dans le secteur bancaire : le cas d'une grande banque française</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform-based ecosystems : leveraging network-centric innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding business ecosystems‎ : how firms succeed in the new world of convergence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.97 - 117, 2013, Méthodes &amp; Recherches, 978-2-8041-7676-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour les niche players dans les écosystèmes d'affaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystèmes d'affaires et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications : Lavoisier, pp.111 - 144, 2012, Business, économie et société, 978-2-7462-3293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5044,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>