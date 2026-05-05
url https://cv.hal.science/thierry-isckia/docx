--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1271,178 +1271,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre d'analyse pour le management des écosystèmes d'affaires</w:t>
+                <w:t xml:space="preserve">Platform‐based ecosystems : leveraging network-centric innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2014 : XXIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICIE-2014 : 2nd International Conference on Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand. pp.89 - 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291568v1</w:t>
+                <w:t xml:space="preserve">hal-01291529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform‐based ecosystems : leveraging network-centric innovation</w:t>
+                <w:t xml:space="preserve">Vers un cadre d'analyse pour le management des écosystèmes d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIE-2014 : 2nd International Conference on Innovation and Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand. pp.89 - 95</w:t>
+              <w:t xml:space="preserve">AIMS 2014 : XXIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291529v1</w:t>
+                <w:t xml:space="preserve">hal-01291568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ready for open innovation or not ? An Open Innovation Readiness Assessment Model (OIRAM)</w:t>
               </w:r>
@@ -2113,178 +2113,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des savoir-faire métiers dans le secteur bancaire : le cas d'une grande banque française</w:t>
+                <w:t xml:space="preserve">Le rôle des web services en e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E-Management 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Marketing Multicanal 2008 : 2ème edition - Perspectives stratégique &amp; Marketing Multicanal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510055v1</w:t>
+                <w:t xml:space="preserve">hal-02515121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des web services en e-commerce</w:t>
+                <w:t xml:space="preserve">Etude des savoir-faire métiers dans le secteur bancaire : le cas d'une grande banque française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Marketing Multicanal 2008 : 2ème edition - Perspectives stratégique &amp; Marketing Multicanal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque E-Management 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515121v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattrape-moi si tu peux : Xbox versus PlayStation</w:t>
               </w:r>
@@ -2428,208 +2428,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances dans l'administration fédérale belge : quelles leçons tirer ?</w:t>
+                <w:t xml:space="preserve">Les Amazon Web Services ou la naissance d'un écosystème d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Portes Ouvertes 2007 du Club Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521487v1</w:t>
+                <w:t xml:space="preserve">hal-02521218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Amazon Web Services ou la naissance d'un écosystème d'affaires</w:t>
+                <w:t xml:space="preserve">La gestion des connaissances dans l'administration fédérale belge : quelles leçons tirer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée Portes Ouvertes 2007 du Club Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521218v1</w:t>
+                <w:t xml:space="preserve">hal-02521487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community of practice and organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eBRF 2006 : Research Forum to Understand Business in Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,191 +3604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entering the economic models of game console manufacturers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open innovation within business ecosystems : a tale from Amazon.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.23-40</w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473055v1</w:t>
+                <w:t xml:space="preserve">hal-00472448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open innovation within business ecosystems : a tale from Amazon.com</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entering the economic models of game console manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 74, pp.37-54</w:t>
+              <w:t xml:space="preserve">, 2009, 73, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472448v1</w:t>
+                <w:t xml:space="preserve">hal-00473055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon's evolving ecosystem : a cyber-bookstore and application service provider</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des savoir-faire métiers dans le secteur bancaire : le cas d'une grande banque française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Tounkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Digital Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4271,191 +4271,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical theorization of business ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platform-based ecosystems : leveraging network-centric innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding business ecosystems‎ : how firms succeed in the new world of convergence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.45 - 67, 2013, Méthodes &amp; Recherches, 978-2-8041-7676-1</w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.97 - 117, 2013, Méthodes &amp; Recherches, 978-2-8041-7676-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264705v1</w:t>
+                <w:t xml:space="preserve">hal-01264710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform-based ecosystems : leveraging network-centric innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical theorization of business ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding business ecosystems‎ : how firms succeed in the new world of convergence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.97 - 117, 2013, Méthodes &amp; Recherches, 978-2-8041-7676-1</w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.45 - 67, 2013, Méthodes &amp; Recherches, 978-2-8041-7676-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264710v1</w:t>
+                <w:t xml:space="preserve">hal-01264705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour les niche players dans les écosystèmes d'affaires ?</w:t>
               </w:r>
@@ -5044,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>