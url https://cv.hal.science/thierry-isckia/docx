--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -407,204 +407,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a co-evolutionary framework for innovation management</w:t>
+                <w:t xml:space="preserve">Business ecosystem theorization : towards a complex adaptative framework applying a co-evolutionairy metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPIM Connects Bangkok 2020 : Partnering for an Innovative Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPIM, Mar 2020, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Dec 2020, Dublin (Virtual event), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958759v1</w:t>
+                <w:t xml:space="preserve">hal-03134073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business ecosystem theorization : towards a complex adaptative framework applying a co-evolutionairy metaphor</w:t>
+                <w:t xml:space="preserve">Towards a co-evolutionary framework for innovation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2020 : European Academy of Management Conférence. "THE BUSINESS OF NOW: the future starts here"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Dec 2020, Dublin (Virtual event), Ireland</w:t>
+              <w:t xml:space="preserve">ISPIM Connects Bangkok 2020 : Partnering for an Innovative Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPIM, Mar 2020, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134073v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entering the black box of platform orchestration : a metaphoric co-evolutionary framework for platform-based ecosystems</w:t>
               </w:r>
@@ -616,51 +616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -711,51 +711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsaprabhas Throngvid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,178 +1271,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform‐based ecosystems : leveraging network-centric innovation</w:t>
+                <w:t xml:space="preserve">Vers un cadre d'analyse pour le management des écosystèmes d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIE-2014 : 2nd International Conference on Innovation and Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand. pp.89 - 95</w:t>
+              <w:t xml:space="preserve">AIMS 2014 : XXIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291529v1</w:t>
+                <w:t xml:space="preserve">hal-01291568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre d'analyse pour le management des écosystèmes d'affaires</w:t>
+                <w:t xml:space="preserve">Platform‐based ecosystems : leveraging network-centric innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Isckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2014 : XXIIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICIE-2014 : 2nd International Conference on Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand. pp.89 - 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291568v1</w:t>
+                <w:t xml:space="preserve">hal-01291529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ready for open innovation or not ? An Open Innovation Readiness Assessment Model (OIRAM)</w:t>
               </w:r>
@@ -5044,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Acquatella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Isckia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthapat Pulsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Redigo Dobson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Apaphant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PICMET53225.2022.9882849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsaprabhas Throngvid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Reuver" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281375.3281377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lescop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naphunsakorn Waiyawuththanapoom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Danesghar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22878-0_18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59083/706953xkismu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052767ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.046.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2010.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9HWZC8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.87-98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6HMJFMX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMZJSJ2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Letaifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>