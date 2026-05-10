--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -234,685 +234,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Vascularization of Kidney Organoids through Intracelomic Transplantation in Chicken Embryos</w:t>
+                <w:t xml:space="preserve">Single-cell transcriptomics reveals age-resistant maintenance of cell identities, stem cell compartments and differentiation trajectories in long-lived naked mole-rats skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marije Koning</w:t>
+                <w:t xml:space="preserve">Aleksandra Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Lievers</w:t>
+                <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jaffredo</w:t>
+                <w:t xml:space="preserve">Frederic Saldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathelijne van den Berg</w:t>
+                <w:t xml:space="preserve">Chris Faulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ton Rabelink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Moguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 192, </w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (9), pp.3728-3756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/65090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/aging.204054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234614v1</w:t>
+                <w:t xml:space="preserve">hal-03977899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongée avec Françoise Dieterlen dans l’origine des cellules souches hématopoïétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient Vascularization of Kidney Organoids through Intracelomic Transplantation in Chicken Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marije Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Lievers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelijne van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Rabelink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2023013⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/65090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234602v1</w:t>
+                <w:t xml:space="preserve">hal-04234614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of transgene-free hematopoietic stem cells from human induced pluripotent stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plongée avec Françoise Dieterlen dans l’origine des cellules souches hématopoïétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (12), pp.1610-1623.e7. </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217 (1-2), pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2023.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355216v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dieterlen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of transgene-free hematopoietic stem cells from human induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brunet-Manquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Birebent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2023014⟩</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (12), pp.1610-1623.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2023.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234595v1</w:t>
+                <w:t xml:space="preserve">hal-04355216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsal aorta polarization and haematopoietic stem cell emergence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Françoise Dieterlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201173⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217 (1-2), pp.9-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2023014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996403v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell transcriptomics reveals age-resistant maintenance of cell identities, stem cell compartments and differentiation trajectories in long-lived naked mole-rats skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dorsal aorta polarization and haematopoietic stem cell emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yvernogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Dainese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (9), pp.3728-3756. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.204054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.201173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977899v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal fibroblasts with mesenchymal stem cell features form a reservoir of proliferative myofibroblasts in liver fibrosis</w:t>
               </w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasculogenesis in kidney organoids upon transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marije Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EHA Research Roadmap: Normal Hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Balduini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (2), pp.e43-e47. </w:t>
@@ -1696,338 +1696,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Gene Networks in Bone Marrow Hematopoietic Stem Cell-Supporting Stromal Niche Populations</w:t>
+                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desterke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Petit</w:t>
+                <w:t xml:space="preserve">Katrina M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Sella</w:t>
+                <w:t xml:space="preserve">Matthew M. Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chevallier</w:t>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cabeli</w:t>
+                <w:t xml:space="preserve">David W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela F. Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101222⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872063v1</w:t>
+                <w:t xml:space="preserve">hal-02625167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring Gene Networks in Bone Marrow Hematopoietic Stem Cell-Supporting Stromal Niche Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew M. Hindle</w:t>
+                <w:t xml:space="preserve">Christophe Desterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
+                <w:t xml:space="preserve">Nadir Sella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W. Burt</w:t>
+                <w:t xml:space="preserve">Nathalie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela F. Danner</w:t>
+                <w:t xml:space="preserve">Vincent Cabeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.101222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625167v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cell reprogramming: blood, neurons, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holm Zaehres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2074,77 +2074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo generation of haematopoietic stem/progenitor cells from bone marrow-derived haemogenic endothelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yvernogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,395 +2332,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TGFβ pathway is a key player for the endothelial-to-hematopoietic transition in the embryonic aorta</w:t>
+                <w:t xml:space="preserve">Vésicules extracellulaires stromales et régulation des cellules souches et progéniteurs hématopoïétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lempereur</w:t>
+                <w:t xml:space="preserve">Grégoire Stik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Canto</w:t>
+                <w:t xml:space="preserve">Pierre Charbord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183402004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398480v1</w:t>
+                <w:t xml:space="preserve">hal-02398479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crosstalk between hematopoietic stem cells and their niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TGFβ pathway is a key player for the endothelial-to-hematopoietic transition in the embryonic aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Durand</w:t>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charbord</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thalgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000438⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 434 (2), pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398476v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vésicules extracellulaires stromales et régulation des cellules souches et progéniteurs hématopoïétiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The crosstalk between hematopoietic stem cells and their niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.114-116. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.285-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183402004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398479v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles of stromal origin target and support hematopoietic stem and progenitor cells</w:t>
               </w:r>
@@ -2732,77 +2732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Stik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Crequit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 216 (7), pp.2217-2230. </w:t>
@@ -2840,51 +2840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro model of hemogenic endothelium commitment and hematopoietic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yvernogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,64 +3013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Crequit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126 (23), pp.1193</w:t>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell interactions and cell signaling during hematopoietic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 329 (2), pp.200 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,64 +3190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the avian model has pioneered the field of hematopoietic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yvernogeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (8), pp.661-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,51 +3281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systems Biology Approach for Defining the Molecular Framework of the Hematopoietic Stem Cell Niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,484 +3409,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue to tissue dialogue and modulation of the Notch pathway control aortic haematopoiesis</w:t>
+                <w:t xml:space="preserve">Endothelio-Mesenchymal Interaction Controls runx1 Expression and Modulates the notch Pathway to Initiate Aortic Hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cecile Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Richard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aveline Lempereur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Canto</w:t>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Souyri</w:t>
+                <w:t xml:space="preserve">Karine Bollerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (11), pp.946-948. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (6), pp.600-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20132911005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539617v1</w:t>
+                <w:t xml:space="preserve">hal-01539614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorso-ventral contributions in the formation of the embryonic aorta and the control of aortic hematopoiesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Tissue to tissue dialogue and modulation of the Notch pathway control aortic haematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Gautier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Souyri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.004⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (11), pp.946-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20132911005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539616v1</w:t>
+                <w:t xml:space="preserve">hal-01539617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelio-Mesenchymal Interaction Controls runx1 Expression and Modulates the notch Pathway to Initiate Aortic Hematopoiesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Dorso-ventral contributions in the formation of the embryonic aorta and the control of aortic hematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jaffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bollerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (4), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2013.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.02.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539614v1</w:t>
+                <w:t xml:space="preserve">hal-01539616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoglin expression level discriminates long-term hematopoietic from short-term clonogenic progenitor cells in the aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lajarille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (10), pp.6673-6685</w:t>
@@ -4526,77 +4526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guyonneau-Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L ' Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desterke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4650,51 +4650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-aortic hematopoietic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dieterlen-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Miladinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Canto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Radic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lievers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne van den Berg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Rabelink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brunet-Manquat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Birebent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2023.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yvernogeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dainese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saldmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Faulkes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Folseraas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32456" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cristina Avramut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman I Koning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-022-00237-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Comai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24157-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Balduini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bigas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Candelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Saadallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202005085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Sella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabeli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Zaehres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13660" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0410-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Canto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thalgott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Stik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Stik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crequit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201601109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Menegatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drevon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2014.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2014.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Drevon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Lempereur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Souyri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20132911005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollerot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-045P3TRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.02.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046235" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lajarille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Guezguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boll&#233;rot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sugiyama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20579" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guyonneau-Harmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L ' Homme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dieterlen-Li&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0338-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Miladinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Canto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Radic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Savina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saldmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Faulkes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.204054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lievers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelijne van den Berg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Rabelink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brunet-Manquat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Birebent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2023.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yvernogeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dainese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Folseraas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32456" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cristina Avramut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman I Koning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-022-00237-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Comai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24157-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Balduini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bigas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bernardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Candelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Saadallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schaeffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202005085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Sella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabeli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Zaehres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13660" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0410-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Stik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183402004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Canto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thalgott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Stik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crequit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201601109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Menegatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drevon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2014.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2014.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2014.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Drevon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollerot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.02.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Lempereur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Souyri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20132911005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2013.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-045P3TRL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit-Cocault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046235" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lajarille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane Guezguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boll&#233;rot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sugiyama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20579" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guyonneau-Harmand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L ' Homme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dieterlen-Li&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0338-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>