--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -528,51 +528,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60868/87cb-0g02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095173v1</w:t>
+                <w:t xml:space="preserve">hal-05589928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (XVIIIe -XXe siècles)</w:t>
               </w:r>
@@ -630,51 +630,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triangle analytique, un outil pour tracer les courbes algébriques aux XVIIIe et XIXe siècles</w:t>
+                <w:t xml:space="preserve">Le triangle analytique, un outil pour tracer les courbes algébriques aux \century18,19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
@@ -684,51 +684,51 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60868/0ay0-mj49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108164v1</w:t>
+                <w:t xml:space="preserve">hal-05589939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse génétique de l'Introduction à l'analyse des lignes courbes algébriques de Gabriel Cramer (1750)</w:t>
               </w:r>
@@ -1871,303 +1871,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688298v1</w:t>
+                <w:t xml:space="preserve">hal-03718774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
+                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718774v1</w:t>
+                <w:t xml:space="preserve">hal-03893470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
+                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893470v1</w:t>
+                <w:t xml:space="preserve">hal-03363110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
+                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
+              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363110v1</w:t>
+                <w:t xml:space="preserve">hal-03688298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génétiques d’un ouvrage de géométrie du XVIIIe siècle : l’Introduction à l’analyse des lignes courbes algébriques de Gabriel Cramer (1750)</w:t>
               </w:r>
@@ -2630,165 +2630,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
+                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237218v1</w:t>
+                <w:t xml:space="preserve">halshs-01237223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237223v1</w:t>
+                <w:t xml:space="preserve">halshs-01237218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing a biography of a book ? The case of Gabriel Cramer's \textit{Introduction à l'analyse des lignes courbes algébriques</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE0B4C45"/>
+    <w:nsid w:val="757B5DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>