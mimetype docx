--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -630,51 +630,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triangle analytique, un outil pour tracer les courbes algébriques aux \century18,19</w:t>
+                <w:t xml:space="preserve">Le triangle analytique, un outil pour tracer les courbes algébriques aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
@@ -1526,303 +1526,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les articles de D’Alembert sur les courbes dans l’Encyclopédie : synthèse et intégration des savoirs vivants</w:t>
+                <w:t xml:space="preserve">Le triangle analytique comme représentation et outil d'étude de l'équation générale d'une courbe algébrique chez Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HISTOIRE ET PHILOSOPHIE DES MATHEMATIQUES DE L’ANTIQUITE A L’AGE CLASSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire et philosophie des mathématiques de l’Antiquité à l’âge classique - Courbes et généralité à l’âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813183v1</w:t>
+                <w:t xml:space="preserve">hal-04421037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triangle analytique comme représentation et outil d'étude de l'équation générale d'une courbe algébrique chez Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Les articles de D’Alembert sur les courbes dans l’Encyclopédie : synthèse et intégration des savoirs vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire et philosophie des mathématiques de l’Antiquité à l’âge classique - Courbes et généralité à l’âge classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire HISTOIRE ET PHILOSOPHIE DES MATHEMATIQUES DE L’ANTIQUITE A L’AGE CLASSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421037v1</w:t>
+                <w:t xml:space="preserve">hal-04813183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Points of Algebraic Curves: Rediscoveries of Newton's Parallelogram Method in the 2nd Half of the 19th Century</w:t>
+                <w:t xml:space="preserve">La valorisation pédagogique de l'Édition numérique collaborative et critique de l'Encyclopédie (ENCCRE) : enjeux et mises en usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et philosophie des mathématiques - Algébrisation des courbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Texts Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCL, Université Paul-Valéry Montpellier-3, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421045v1</w:t>
+                <w:t xml:space="preserve">hal-05060550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation pédagogique de l'Édition numérique collaborative et critique de l'Encyclopédie (ENCCRE) : enjeux et mises en usage</w:t>
+                <w:t xml:space="preserve">Singular Points of Algebraic Curves: Rediscoveries of Newton's Parallelogram Method in the 2nd Half of the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Texts Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCL, Université Paul-Valéry Montpellier-3, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Histoire et philosophie des mathématiques - Algébrisation des courbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060550v1</w:t>
+                <w:t xml:space="preserve">hal-04421045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EuleR, CrameR, D'AlembeRt et les courbes singulièRes</w:t>
               </w:r>
@@ -1871,303 +1871,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
+                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718774v1</w:t>
+                <w:t xml:space="preserve">hal-03688298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
+                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893470v1</w:t>
+                <w:t xml:space="preserve">hal-03718774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
+                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
+              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363110v1</w:t>
+                <w:t xml:space="preserve">hal-03893470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688298v1</w:t>
+                <w:t xml:space="preserve">hal-03363110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génétiques d’un ouvrage de géométrie du XVIIIe siècle : l’Introduction à l’analyse des lignes courbes algébriques de Gabriel Cramer (1750)</w:t>
               </w:r>
@@ -2630,165 +2630,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237223v1</w:t>
+                <w:t xml:space="preserve">halshs-01237218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
+                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237218v1</w:t>
+                <w:t xml:space="preserve">halshs-01237223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing a biography of a book ? The case of Gabriel Cramer's \textit{Introduction à l'analyse des lignes courbes algébriques</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="757B5DC3"/>
+    <w:nsid w:val="AA8F474B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>