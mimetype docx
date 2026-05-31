--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1457,234 +1457,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les articles de D’Alembert sur les courbes dans l’Encyclopédie : synthèse et intégration des savoirs vivants</w:t>
+                <w:t xml:space="preserve">Le triangle analytique comme représentation et outil d'étude de l'équation générale d'une courbe algébrique chez Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur les sciences mathématiques dans l'Encyclopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENCCRE, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire et philosophie des mathématiques de l’Antiquité à l’âge classique - Courbes et généralité à l’âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683058v1</w:t>
+                <w:t xml:space="preserve">hal-04421037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le triangle analytique comme représentation et outil d'étude de l'équation générale d'une courbe algébrique chez Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Les articles de D’Alembert sur les courbes dans l’Encyclopédie : synthèse et intégration des savoirs vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire et philosophie des mathématiques de l’Antiquité à l’âge classique - Courbes et généralité à l’âge classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire HISTOIRE ET PHILOSOPHIE DES MATHEMATIQUES DE L’ANTIQUITE A L’AGE CLASSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERE, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421037v1</w:t>
+                <w:t xml:space="preserve">hal-04813183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les articles de D’Alembert sur les courbes dans l’Encyclopédie : synthèse et intégration des savoirs vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HISTOIRE ET PHILOSOPHIE DES MATHEMATIQUES DE L’ANTIQUITE A L’AGE CLASSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPHERE, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur les sciences mathématiques dans l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENCCRE, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813183v1</w:t>
+                <w:t xml:space="preserve">hal-04683058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation pédagogique de l'Édition numérique collaborative et critique de l'Encyclopédie (ENCCRE) : enjeux et mises en usage</w:t>
               </w:r>
@@ -1871,303 +1871,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688298v1</w:t>
+                <w:t xml:space="preserve">hal-03718774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages pédagogiques de l'ENCCRE (Édition Numérique Collaborative et CRititque de l'Enycyclopédie de Diderot et D'Alembert)</w:t>
+                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitizing Enlightenment V - Vers l’interopérabilité des bases de textes / Toward Interoperability of Textbases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718774v1</w:t>
+                <w:t xml:space="preserve">hal-03893470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articles « REBROUSSEMENT (Géométrie) » et « SERPENTEMENT (Géom.) »</w:t>
+                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ENCCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893470v1</w:t>
+                <w:t xml:space="preserve">hal-03363110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historicisation et patrimonialisation du traité des courbes de Gabriel Cramer par les encyclopédies et dictionnaires en langue française (18e-20e siècles)</w:t>
+                <w:t xml:space="preserve">Approche génétique et codicologique des manuscrits du «Traité des courbes» de Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Patrimonialisation en mathématiques (18e-20e siècles) : enjeux et méthodes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.43-66</w:t>
+              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363110v1</w:t>
+                <w:t xml:space="preserve">hal-03688298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génétiques d’un ouvrage de géométrie du XVIIIe siècle : l’Introduction à l’analyse des lignes courbes algébriques de Gabriel Cramer (1750)</w:t>
               </w:r>
@@ -2630,165 +2630,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
+                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237218v1</w:t>
+                <w:t xml:space="preserve">halshs-01237223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between algebra and geometry : undulations and cusps of algebraic curves in the correspondence of Gabriel Cramer</w:t>
+                <w:t xml:space="preserve">Geometry of algebraic curves (1750-1850) : mathematicians and historians’ readings of Gabriel Cramer’s Introduction à l’analyse des lignes courbes algébriques (1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joffredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Novembertagung on the History of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">1750-1850 : rupture(s) et continuité(s) en géométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruneau, Olivier, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237223v1</w:t>
+                <w:t xml:space="preserve">halshs-01237218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing a biography of a book ? The case of Gabriel Cramer's \textit{Introduction à l'analyse des lignes courbes algébriques</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA8F474B"/>
+    <w:nsid w:val="992896EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joffredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2689-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029992729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01852029v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://poincare.univ-lorraine.fr/fr/membre-associe/thierry-joffredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webusers.imj-prg.fr/~thierry.joffredo/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joffredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/87cb-0g02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ay0-mj49" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>