--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Joliveau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0641-0962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070330972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de Géographie à l’Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS-ISTHME/Université Jean Monnet-Environnement-Ville-Société-UMR 5600 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 rue Basse-des-Rives 42023 SAINT-ETIENNE Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry.joliveau@univ-st-etienne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/thierryjoliveau/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mapstodon.space/@mondegeonumeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://spacefiction.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mondegeonumerique.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (inactif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/mondegeonumeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à Diriger des Recherches, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983 : Doctorat de 3ème cycle en Géographie de l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de Sociologie, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Géographie appliquée à l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1980 : Maîtrise Mathématiques Appliquées et Sciences Sociales, Université de BESANCON</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-2023 : Maître de Conférences puis Professeur de Géographie à l’Université Jean Monnet de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984-1988 : Assistant technique au Ministère de la Coopération. Conseiller du Directeur Général du Plan et du Développement pour les problèmes économiques d’aménagement du territoire au Ministère du Plan à Lomé (TOGO)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur et codirecteur (1995-2023) du Master mention Géomatique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastergeonum.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission recherche de l’UJM (2008- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur  (2009-2012) du GDR MAGIS (Méthodes et Applications pour la Géomatique et l’Information spatiale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’Information Géographique, géomatique et géonumérisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion du paysage, géovisualisation, visibilité et relation sensible à l’espace.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche participative et gestion environnementale du territoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages collaboratifs et culturels du Géoweb.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances Spatio-temporelles : Applications à la géomatique pour la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2008, Revue RNTI E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEO2007, Rencontres internationales Géomatique et Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech-ENGREF Clermont-Ferrand, pp.CdRom. ISBN : 978-2-85710-078-2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes du Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse et Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Ecole nationale supérieure de paysage,, pp.261-271, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for 3D Isovist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Timf, P. Laube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Spatial Data Handling. Geospatial Dynamics, Geosimulation and Exploratory Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157-173, 2012, Advances in Geospatial Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter et analyser les liens entre espace et fiction à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Uniersitaires de Limoges, pp.35-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces réels dans le jeu vidéo. Contribution à une approche géographique des espaces vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ter Minassian, S Ruffat, S. Coavoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-181, Editions Questions Théoriques, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 23 p., 2012, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0333-2.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hery-Planchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie cartografiche per la partizipatione territoriale. Un approccio prospecttico a partire dal caso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casti, J. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sfide cartografiche - Movimento partecipazione rischio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, pp.161-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour une médiation paysagère dans un contexte rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, , pp.257-286., 2008, Traité IGAT, série Aménagement et Gestion du Territoire, 978-2-7462-1795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution naturaliste en ligne. Analyse sociologique et géographique de la base de données Faune France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et géodispositifs fictionnels du film d'aventure. L'exemple des Aventuriers de l'Arche perdue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CARTOGRAPHIE ET CINEMA, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution numérique de la géographie ? Le cas de la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome IX - n°1, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone, objet géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1576, pp.25 - 29. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Approach of Geocaching as a Performer for Territory: The case of Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film-géographe. La vie privée de Sherlock Holmes par Billy Wilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINETRENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.52‑58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et activer les relations entre cartes et récits. Introduction au dossier Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Maps ! Plus qu’une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 1560 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1560.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géodispositifs cinématographiques : l’espace mis en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la marche urbaine et les relations environnement-usagers dans un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.537-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique du monstre. Enquête sur Opicino de Canistris. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, nᵒ 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les évolutions de l’utilisation du sol pour anticiper le futur d’un territoire. Analyse critique d’une expérience de géoprospective dans un bassin versant périurbain de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 2-25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun sa carte? Le nouveau Google Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les évolutions de l'occupation du sol. Analyse critique d'une expérience de géoprospective dans un bassin versant périurbain (Yzeron, métropole lyonnaise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de bâtiments et localisation de photographies au moyen d'un descripteur de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.439-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2011070103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géoweb, un nouveau défi pour les bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.402.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Spatial and Temporal Management of Documents: The GéoTopia Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Joliveau Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ultsch Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et la géomatique au crible de la néogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° HS-10, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Real and Imaginary Places through Geospatial Technologies: Examples from Set-Jetting and Art-Oriented Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cartographic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogeography: an extension of mainstream geography for everyone made by everyone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'histoire-géographie à partir d'une étude de cas géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.7540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif et information géographique pour l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.531 - 548. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.531-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale et décision territoriale participative. Conception et mise en œuvre dans des ateliers chercheurs acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VOL 18 (4), pp.549-569. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.549-569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00357015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG pour une gestion environnementale des territoires Eléments de méthode à partir de deux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Etlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-4, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to gamify trees inventories.The Albiziapp Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPM Conference 2019 : Let the people map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’existence de films-géographes. Questionnement théorique et analyse de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes de flux spatialement explicites : la route du niébé ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de Conférence SAGEO 2018 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR CNR MAGIS, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des transformations de paysage sous l’effet de la construction d’une autoroute : l’observatoire photographique de la A89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crépeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de l’image de territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie romanesque de Paris au XIXe siècle. Proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône 2014-2015 : Elaboration d’une photothèque participativeà l’échelle du corridor rhodanien. Une expérience en cours de (co-)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieu des fictions, fiction des lieux ? Le géoweb et la matérialisation des productions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fin des Cartes ? Territoires rêvés, territoires normalisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux données culturelles, quelles questions géomatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25 ans du Centre de Recherches en géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'﻿usage des cartes dans les films de fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques, Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la possibilité d'un leurre géonumérique. Questionner les expériences géographiques du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Cartographies numériques, géographies du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle cartographie pour quel récit ? Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage de bases de données photographiques et géographiques par appariement de lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies numériques, nouvelles représentations spatiales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2013, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels pour se repérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Berjawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics (MAGIS SAGEO'2013) AP USAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et géographies : quelle place pour l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archilab 2013 "Metadata - un nouveau paradigme pour la création architecturale et artistique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des lieux réels dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul d'isovist en 2 et 3 dimensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEAO'12, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinemaps, typologies and functions of maps in movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Narratives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine cartographique à l'heure du géoweb : usages et réactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Labo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2011, Paris, Bibliothèque nationale de France, petit auditorium, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of 3D Geovisualizations in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mapping Ethics. New trends in Cartography and Social Responsibility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textual Documents Supported by a Dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la valorisation des continuums écologiques départementaux dans l'aménagement du territoire. Application aux Scot de la Loire (42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforsid « Informatique des organisations et systèmes d'information et de décision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.33-42, Session: Gestion des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00409458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textuals Documents Supported by a dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01307433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une dimension écologique et paysagère dans la planification territoriale - Méthode et questionnement à propos de la démarche Infrastructures Vertes et Bleues (IVB) dans les SCoT de la Loire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, France. 17p. (CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme pédagogique collaborative pour enseigner la géographie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Colloque International de Géomatique et d'Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer Systèmes d'Information Géographique (SIG) et Analyse Multi-Critères (AMC) dans un contexte participatif pour intégrer une dimension écologique et paysagère dans la planification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer SIG et AMC dans un contexte participatif pour inégrer une dimension écologique et paysagère dans la planification territoriale- Infrastructures Vertes et Bleues dans le Scot Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationale de Géomatique et d'Analyse Spatiale SAGEO2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Etiennne / Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des écosystèmes d'eau courante dans le bassin de la Loire : un outil d'aide à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster présenté au Colloque international Limnologie appliquée et application de la limnologie, Besançon, 16-19 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle occupation du sol dans le bassin versant de l’Yzeron en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de géographie, salon de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trésors numériques : comprendre et décrypter les phénomènes du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter espaces réels et espaces imaginaires grâce aux techniques géonumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité : Projet SOFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’un atelier de prospective territoriale pour anticiper les changements d’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : état initial - problématique : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique et gestion environnementale du territoire. Recherches sur un usage géographique des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Rouen, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04559188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels : rencontres internationales, Saint-Etienne, 13-17 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. Cemagref Editions; ATEN; CRENAM, pp.478, 1997, 2-85362-486-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Les relations entre cartes et récits&amp;quot; du numéro 118 de la Revue M@appemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information environnementaux et d'aide à la décision - Méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 121 p., 1998, 2-86601-739-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Joliveau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0641-0962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070330972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de Géographie à l’Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS-ISTHME/Université Jean Monnet-Environnement-Ville-Société-UMR 5600 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 rue Basse-des-Rives 42023 SAINT-ETIENNE Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry.joliveau@univ-st-etienne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/thierryjoliveau/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mapstodon.space/@mondegeonumeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://spacefiction.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mondegeonumerique.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (inactif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/mondegeonumeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à Diriger des Recherches, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983 : Doctorat de 3ème cycle en Géographie de l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de Sociologie, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Géographie appliquée à l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1980 : Maîtrise Mathématiques Appliquées et Sciences Sociales, Université de BESANCON</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-2023 : Maître de Conférences puis Professeur de Géographie à l’Université Jean Monnet de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984-1988 : Assistant technique au Ministère de la Coopération. Conseiller du Directeur Général du Plan et du Développement pour les problèmes économiques d’aménagement du territoire au Ministère du Plan à Lomé (TOGO)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur et codirecteur (1995-2023) du Master mention Géomatique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastergeonum.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission recherche de l’UJM (2008- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur  (2009-2012) du GDR MAGIS (Méthodes et Applications pour la Géomatique et l’Information spatiale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’Information Géographique, géomatique et géonumérisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion du paysage, géovisualisation, visibilité et relation sensible à l’espace.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche participative et gestion environnementale du territoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages collaboratifs et culturels du Géoweb.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances Spatio-temporelles : Applications à la géomatique pour la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2008, Revue RNTI E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEO2007, Rencontres internationales Géomatique et Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech-ENGREF Clermont-Ferrand, pp.CdRom. ISBN : 978-2-85710-078-2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes du Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse et Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Ecole nationale supérieure de paysage,, pp.261-271, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter et analyser les liens entre espace et fiction à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Uniersitaires de Limoges, pp.35-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for 3D Isovist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Timf, P. Laube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Spatial Data Handling. Geospatial Dynamics, Geosimulation and Exploratory Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157-173, 2012, Advances in Geospatial Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces réels dans le jeu vidéo. Contribution à une approche géographique des espaces vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ter Minassian, S Ruffat, S. Coavoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-181, Editions Questions Théoriques, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 23 p., 2012, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0333-2.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hery-Planchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie cartografiche per la partizipatione territoriale. Un approccio prospecttico a partire dal caso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casti, J. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sfide cartografiche - Movimento partecipazione rischio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, pp.161-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour une médiation paysagère dans un contexte rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, , pp.257-286., 2008, Traité IGAT, série Aménagement et Gestion du Territoire, 978-2-7462-1795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution naturaliste en ligne. Analyse sociologique et géographique de la base de données Faune France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et géodispositifs fictionnels du film d'aventure. L'exemple des Aventuriers de l'Arche perdue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CARTOGRAPHIE ET CINEMA, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution numérique de la géographie ? Le cas de la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome IX - n°1, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone, objet géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1576, pp.25 - 29. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Approach of Geocaching as a Performer for Territory: The case of Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et activer les relations entre cartes et récits. Introduction au dossier Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film-géographe. La vie privée de Sherlock Holmes par Billy Wilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINETRENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.52‑58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Maps ! Plus qu’une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 1560 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1560.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géodispositifs cinématographiques : l’espace mis en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la marche urbaine et les relations environnement-usagers dans un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.537-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique du monstre. Enquête sur Opicino de Canistris. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, nᵒ 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les évolutions de l’utilisation du sol pour anticiper le futur d’un territoire. Analyse critique d’une expérience de géoprospective dans un bassin versant périurbain de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 2-25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun sa carte? Le nouveau Google Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les évolutions de l'occupation du sol. Analyse critique d'une expérience de géoprospective dans un bassin versant périurbain (Yzeron, métropole lyonnaise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de bâtiments et localisation de photographies au moyen d'un descripteur de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.439-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2011070103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géoweb, un nouveau défi pour les bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.402.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Spatial and Temporal Management of Documents: The GéoTopia Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Joliveau Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ultsch Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et la géomatique au crible de la néogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° HS-10, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Real and Imaginary Places through Geospatial Technologies: Examples from Set-Jetting and Art-Oriented Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cartographic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'histoire-géographie à partir d'une étude de cas géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.7540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogeography: an extension of mainstream geography for everyone made by everyone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif et information géographique pour l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.531 - 548. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.531-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale et décision territoriale participative. Conception et mise en œuvre dans des ateliers chercheurs acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VOL 18 (4), pp.549-569. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.549-569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00357015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG pour une gestion environnementale des territoires Eléments de méthode à partir de deux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Etlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-4, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to gamify trees inventories.The Albiziapp Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPM Conference 2019 : Let the people map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’existence de films-géographes. Questionnement théorique et analyse de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes de flux spatialement explicites : la route du niébé ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de Conférence SAGEO 2018 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR CNR MAGIS, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des transformations de paysage sous l’effet de la construction d’une autoroute : l’observatoire photographique de la A89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crépeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de l’image de territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie romanesque de Paris au XIXe siècle. Proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône 2014-2015 : Elaboration d’une photothèque participativeà l’échelle du corridor rhodanien. Une expérience en cours de (co-)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieu des fictions, fiction des lieux ? Le géoweb et la matérialisation des productions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fin des Cartes ? Territoires rêvés, territoires normalisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux données culturelles, quelles questions géomatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25 ans du Centre de Recherches en géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'﻿usage des cartes dans les films de fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques, Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la possibilité d'un leurre géonumérique. Questionner les expériences géographiques du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Cartographies numériques, géographies du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle cartographie pour quel récit ? Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage de bases de données photographiques et géographiques par appariement de lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies numériques, nouvelles représentations spatiales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2013, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels pour se repérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Berjawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics (MAGIS SAGEO'2013) AP USAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et géographies : quelle place pour l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archilab 2013 "Metadata - un nouveau paradigme pour la création architecturale et artistique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des lieux réels dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul d'isovist en 2 et 3 dimensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEAO'12, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinemaps, typologies and functions of maps in movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Narratives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine cartographique à l'heure du géoweb : usages et réactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Labo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2011, Paris, Bibliothèque nationale de France, petit auditorium, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of 3D Geovisualizations in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mapping Ethics. New trends in Cartography and Social Responsibility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textual Documents Supported by a Dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textuals Documents Supported by a dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01307433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la valorisation des continuums écologiques départementaux dans l'aménagement du territoire. Application aux Scot de la Loire (42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforsid « Informatique des organisations et systèmes d'information et de décision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.33-42, Session: Gestion des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00409458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une dimension écologique et paysagère dans la planification territoriale - Méthode et questionnement à propos de la démarche Infrastructures Vertes et Bleues (IVB) dans les SCoT de la Loire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, France. 17p. (CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer Systèmes d'Information Géographique (SIG) et Analyse Multi-Critères (AMC) dans un contexte participatif pour intégrer une dimension écologique et paysagère dans la planification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme pédagogique collaborative pour enseigner la géographie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Colloque International de Géomatique et d'Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer SIG et AMC dans un contexte participatif pour inégrer une dimension écologique et paysagère dans la planification territoriale- Infrastructures Vertes et Bleues dans le Scot Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationale de Géomatique et d'Analyse Spatiale SAGEO2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Etiennne / Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des écosystèmes d'eau courante dans le bassin de la Loire : un outil d'aide à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster présenté au Colloque international Limnologie appliquée et application de la limnologie, Besançon, 16-19 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle occupation du sol dans le bassin versant de l’Yzeron en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de géographie, salon de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trésors numériques : comprendre et décrypter les phénomènes du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter espaces réels et espaces imaginaires grâce aux techniques géonumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité : Projet SOFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’un atelier de prospective territoriale pour anticiper les changements d’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : état initial - problématique : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique et gestion environnementale du territoire. Recherches sur un usage géographique des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Rouen, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04559188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels : rencontres internationales, Saint-Etienne, 13-17 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. Cemagref Editions; ATEN; CRENAM, pp.478, 1997, 2-85362-486-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Les relations entre cartes et récits&amp;quot; du numéro 118 de la Revue M@appemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information environnementaux et d'aide à la décision - Méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 121 p., 1998, 2-86601-739-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C4B0BB7"/>
+    <w:nsid w:val="182F5EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4616C647"/>
+    <w:nsid w:val="20F87AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C28869B"/>
+    <w:nsid w:val="2E4DBCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9DFCD0D"/>
+    <w:nsid w:val="C801CDBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13EF39A9"/>
+    <w:nsid w:val="5441FF86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="801CCE99"/>
+    <w:nsid w:val="37E66563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joliveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0641-0962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070330972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.joliveau@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierryjoliveau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapstodon.space/@mondegeonumeric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spacefiction.wordpress.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mondegeonumerique.wordpress.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mondegeonumeric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastergeonum.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Suleiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H6H97NPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1560.0014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.537-560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ultsch Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.531-548" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Poujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caquard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Suleiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loustau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loustau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609103v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bethemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Degorce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molines" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609147v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577247v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard Brunet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joliveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0641-0962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070330972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.joliveau@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierryjoliveau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapstodon.space/@mondegeonumeric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spacefiction.wordpress.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mondegeonumerique.wordpress.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mondegeonumeric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastergeonum.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Suleiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H6H97NPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1560.0014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.537-560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ultsch Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.531-548" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Poujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caquard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Suleiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loustau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loustau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609103v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bethemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Degorce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molines" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609147v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577247v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard Brunet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>