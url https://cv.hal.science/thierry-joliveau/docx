--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Joliveau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0641-0962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070330972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de Géographie à l’Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS-ISTHME/Université Jean Monnet-Environnement-Ville-Société-UMR 5600 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 rue Basse-des-Rives 42023 SAINT-ETIENNE Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry.joliveau@univ-st-etienne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/thierryjoliveau/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mapstodon.space/@mondegeonumeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://spacefiction.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mondegeonumerique.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (inactif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/mondegeonumeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à Diriger des Recherches, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983 : Doctorat de 3ème cycle en Géographie de l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de Sociologie, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Géographie appliquée à l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1980 : Maîtrise Mathématiques Appliquées et Sciences Sociales, Université de BESANCON</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-2023 : Maître de Conférences puis Professeur de Géographie à l’Université Jean Monnet de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984-1988 : Assistant technique au Ministère de la Coopération. Conseiller du Directeur Général du Plan et du Développement pour les problèmes économiques d’aménagement du territoire au Ministère du Plan à Lomé (TOGO)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur et codirecteur (1995-2023) du Master mention Géomatique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastergeonum.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission recherche de l’UJM (2008- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur  (2009-2012) du GDR MAGIS (Méthodes et Applications pour la Géomatique et l’Information spatiale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’Information Géographique, géomatique et géonumérisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion du paysage, géovisualisation, visibilité et relation sensible à l’espace.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche participative et gestion environnementale du territoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages collaboratifs et culturels du Géoweb.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances Spatio-temporelles : Applications à la géomatique pour la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2008, Revue RNTI E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEO2007, Rencontres internationales Géomatique et Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech-ENGREF Clermont-Ferrand, pp.CdRom. ISBN : 978-2-85710-078-2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes du Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse et Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Ecole nationale supérieure de paysage,, pp.261-271, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter et analyser les liens entre espace et fiction à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Uniersitaires de Limoges, pp.35-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for 3D Isovist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Timf, P. Laube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Spatial Data Handling. Geospatial Dynamics, Geosimulation and Exploratory Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157-173, 2012, Advances in Geospatial Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces réels dans le jeu vidéo. Contribution à une approche géographique des espaces vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ter Minassian, S Ruffat, S. Coavoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-181, Editions Questions Théoriques, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 23 p., 2012, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0333-2.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hery-Planchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie cartografiche per la partizipatione territoriale. Un approccio prospecttico a partire dal caso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casti, J. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sfide cartografiche - Movimento partecipazione rischio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, pp.161-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour une médiation paysagère dans un contexte rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, , pp.257-286., 2008, Traité IGAT, série Aménagement et Gestion du Territoire, 978-2-7462-1795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution naturaliste en ligne. Analyse sociologique et géographique de la base de données Faune France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et géodispositifs fictionnels du film d'aventure. L'exemple des Aventuriers de l'Arche perdue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CARTOGRAPHIE ET CINEMA, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution numérique de la géographie ? Le cas de la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome IX - n°1, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone, objet géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1576, pp.25 - 29. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Approach of Geocaching as a Performer for Territory: The case of Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et activer les relations entre cartes et récits. Introduction au dossier Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film-géographe. La vie privée de Sherlock Holmes par Billy Wilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINETRENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.52‑58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Maps ! Plus qu’une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 1560 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1560.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géodispositifs cinématographiques : l’espace mis en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la marche urbaine et les relations environnement-usagers dans un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.537-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique du monstre. Enquête sur Opicino de Canistris. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, nᵒ 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les évolutions de l’utilisation du sol pour anticiper le futur d’un territoire. Analyse critique d’une expérience de géoprospective dans un bassin versant périurbain de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 2-25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun sa carte? Le nouveau Google Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les évolutions de l'occupation du sol. Analyse critique d'une expérience de géoprospective dans un bassin versant périurbain (Yzeron, métropole lyonnaise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de bâtiments et localisation de photographies au moyen d'un descripteur de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.439-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2011070103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géoweb, un nouveau défi pour les bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.402.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Spatial and Temporal Management of Documents: The GéoTopia Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Joliveau Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ultsch Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et la géomatique au crible de la néogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° HS-10, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Real and Imaginary Places through Geospatial Technologies: Examples from Set-Jetting and Art-Oriented Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cartographic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'histoire-géographie à partir d'une étude de cas géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.7540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogeography: an extension of mainstream geography for everyone made by everyone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif et information géographique pour l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.531 - 548. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.531-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale et décision territoriale participative. Conception et mise en œuvre dans des ateliers chercheurs acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VOL 18 (4), pp.549-569. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.549-569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00357015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG pour une gestion environnementale des territoires Eléments de méthode à partir de deux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Etlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-4, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to gamify trees inventories.The Albiziapp Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPM Conference 2019 : Let the people map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’existence de films-géographes. Questionnement théorique et analyse de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes de flux spatialement explicites : la route du niébé ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de Conférence SAGEO 2018 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR CNR MAGIS, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des transformations de paysage sous l’effet de la construction d’une autoroute : l’observatoire photographique de la A89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crépeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de l’image de territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie romanesque de Paris au XIXe siècle. Proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône 2014-2015 : Elaboration d’une photothèque participativeà l’échelle du corridor rhodanien. Une expérience en cours de (co-)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieu des fictions, fiction des lieux ? Le géoweb et la matérialisation des productions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fin des Cartes ? Territoires rêvés, territoires normalisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux données culturelles, quelles questions géomatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25 ans du Centre de Recherches en géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'﻿usage des cartes dans les films de fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques, Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la possibilité d'un leurre géonumérique. Questionner les expériences géographiques du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Cartographies numériques, géographies du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle cartographie pour quel récit ? Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage de bases de données photographiques et géographiques par appariement de lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies numériques, nouvelles représentations spatiales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2013, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels pour se repérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Berjawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics (MAGIS SAGEO'2013) AP USAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et géographies : quelle place pour l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archilab 2013 "Metadata - un nouveau paradigme pour la création architecturale et artistique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des lieux réels dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul d'isovist en 2 et 3 dimensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEAO'12, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinemaps, typologies and functions of maps in movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Narratives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine cartographique à l'heure du géoweb : usages et réactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Labo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2011, Paris, Bibliothèque nationale de France, petit auditorium, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of 3D Geovisualizations in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mapping Ethics. New trends in Cartography and Social Responsibility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textual Documents Supported by a Dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textuals Documents Supported by a dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01307433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la valorisation des continuums écologiques départementaux dans l'aménagement du territoire. Application aux Scot de la Loire (42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforsid « Informatique des organisations et systèmes d'information et de décision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.33-42, Session: Gestion des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00409458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une dimension écologique et paysagère dans la planification territoriale - Méthode et questionnement à propos de la démarche Infrastructures Vertes et Bleues (IVB) dans les SCoT de la Loire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, France. 17p. (CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer Systèmes d'Information Géographique (SIG) et Analyse Multi-Critères (AMC) dans un contexte participatif pour intégrer une dimension écologique et paysagère dans la planification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme pédagogique collaborative pour enseigner la géographie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Colloque International de Géomatique et d'Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer SIG et AMC dans un contexte participatif pour inégrer une dimension écologique et paysagère dans la planification territoriale- Infrastructures Vertes et Bleues dans le Scot Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationale de Géomatique et d'Analyse Spatiale SAGEO2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Etiennne / Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des écosystèmes d'eau courante dans le bassin de la Loire : un outil d'aide à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster présenté au Colloque international Limnologie appliquée et application de la limnologie, Besançon, 16-19 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle occupation du sol dans le bassin versant de l’Yzeron en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de géographie, salon de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trésors numériques : comprendre et décrypter les phénomènes du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter espaces réels et espaces imaginaires grâce aux techniques géonumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité : Projet SOFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’un atelier de prospective territoriale pour anticiper les changements d’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : état initial - problématique : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique et gestion environnementale du territoire. Recherches sur un usage géographique des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Rouen, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04559188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels : rencontres internationales, Saint-Etienne, 13-17 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. Cemagref Editions; ATEN; CRENAM, pp.478, 1997, 2-85362-486-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Les relations entre cartes et récits&amp;quot; du numéro 118 de la Revue M@appemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information environnementaux et d'aide à la décision - Méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 121 p., 1998, 2-86601-739-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Joliveau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0641-0962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070330972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur émérite de Géographie à l’Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS-ISTHME/Université Jean Monnet-Environnement-Ville-Société-UMR 5600 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 rue Basse-des-Rives 42023 SAINT-ETIENNE Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry.joliveau@univ-st-etienne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/thierryjoliveau/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mapstodon.space/@mondegeonumeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://spacefiction.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mondegeonumerique.wordpress.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (inactif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/mondegeonumeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Habilitation à Diriger des Recherches, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983 : Doctorat de 3ème cycle en Géographie de l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de Sociologie, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Géographie appliquée à l’aménagement, Université Lyon II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1980 : Maîtrise Mathématiques Appliquées et Sciences Sociales, Université de BESANCON</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-2023 : Maître de Conférences puis Professeur de Géographie à l’Université Jean Monnet de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984-1988 : Assistant technique au Ministère de la Coopération. Conseiller du Directeur Général du Plan et du Développement pour les problèmes économiques d’aménagement du territoire au Ministère du Plan à Lomé (TOGO)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cofondateur et codirecteur (1995-2023) du Master mention Géomatique </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastergeonum.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission recherche de l’UJM (2008- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur  (2009-2012) du GDR MAGIS (Méthodes et Applications pour la Géomatique et l’Information spatiale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes d’Information Géographique, géomatique et géonumérisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestion du paysage, géovisualisation, visibilité et relation sensible à l’espace.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche participative et gestion environnementale du territoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages collaboratifs et culturels du Géoweb.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances Spatio-temporelles : Applications à la géomatique pour la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2008, Revue RNTI E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEO2007, Rencontres internationales Géomatique et Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech-ENGREF Clermont-Ferrand, pp.CdRom. ISBN : 978-2-85710-078-2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des entités nommées dans l'Encyclopédie ou dictionnaire raisonné des sciences des arts et des métiers par une société de gens de lettres (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207811008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes du Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Besse et Gilles A. Tiberghien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opérations cartographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Ecole nationale supérieure de paysage,, pp.261-271, 2017, 978-2-330-06883-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter et analyser les liens entre espace et fiction à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Uniersitaires de Limoges, pp.35-47, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for 3D Isovist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Timf, P. Laube. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Spatial Data Handling. Geospatial Dynamics, Geosimulation and Exploratory Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157-173, 2012, Advances in Geospatial Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces réels dans le jeu vidéo. Contribution à une approche géographique des espaces vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ter Minassian, S Ruffat, S. Coavoux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et temps des jeux vidéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 148-181, Editions Questions Théoriques, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 23 p., 2012, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0333-2.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape in participatory processes: Tools for stimulating debate on landscape issues? A conceptual and methodological reflection from research-action projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hery-Planchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Europeen Lanscape Convention : challenges of participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 326 p., 2011, Landscape Series, 978-90-481-9931-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9932-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie cartografiche per la partizipatione territoriale. Un approccio prospecttico a partire dal caso francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Casti, J. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sfide cartografiche - Movimento partecipazione rischio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, pp.161-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour une médiation paysagère dans un contexte rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, , pp.257-286., 2008, Traité IGAT, série Aménagement et Gestion du Territoire, 978-2-7462-1795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution naturaliste en ligne. Analyse sociologique et géographique de la base de données Faune France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatiale et géodispositifs fictionnels du film d'aventure. L'exemple des Aventuriers de l'Arche perdue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CARTOGRAPHIE ET CINEMA, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution numérique de la géographie ? Le cas de la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome IX - n°1, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone, objet géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1576, pp.25 - 29. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1576.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban fingerprints of odonyms automatically extracted from French novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (12), pp.2477-2497. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2019.1584804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geographical Approach of Geocaching as a Performer for Territory: The case of Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et activer les relations entre cartes et récits. Introduction au dossier Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film-géographe. La vie privée de Sherlock Holmes par Billy Wilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINETRENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.52‑58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Maps ! Plus qu’une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 1560 (1), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1560.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géodispositifs cinématographiques : l’espace mis en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la marche urbaine et les relations environnement-usagers dans un SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.537-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectique du monstre. Enquête sur Opicino de Canistris. Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, nᵒ 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler les évolutions de l’utilisation du sol pour anticiper le futur d’un territoire. Analyse critique d’une expérience de géoprospective dans un bassin versant périurbain de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, p. 2-25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun sa carte? Le nouveau Google Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04691470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les évolutions de l'occupation du sol. Analyse critique d'une expérience de géoprospective dans un bassin versant périurbain (Yzeron, métropole lyonnaise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de bâtiments et localisation de photographies au moyen d'un descripteur de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.439-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaeis.2011070103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géoweb, un nouveau défi pour les bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.402.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Spatial and Temporal Management of Documents: The GéoTopia Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Joliveau Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ultsch Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et la géomatique au crible de la néogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° HS-10, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Real and Imaginary Places through Geospatial Technologies: Examples from Set-Jetting and Art-Oriented Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cartographic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'histoire-géographie à partir d'une étude de cas géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (4), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.7540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogeography: an extension of mainstream geography for everyone made by everyone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale et décision territoriale participative. Conception et mise en œuvre dans des ateliers chercheurs acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VOL 18 (4), pp.549-569. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.549-569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00357015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif et information géographique pour l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.531 - 548. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.531-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIG pour une gestion environnementale des territoires Eléments de méthode à partir de deux expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Etlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche territoriale et systèmes d’information géographique pour une démarche concertée de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-4, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDA-Coordinata: An Annotated Dataset of Historical Geographic Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des spatialités historiques en réseaux : l’exemple du fait religieux au Moyen-Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant: Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Damien Marage, Professeur des Universités, Université Marie et Louis Pasteur, UMR ThéMA, Besançon, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal dictionaries and ancyclopædias from the eighteenth century to the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Lesnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLL15 International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une étude interdisciplinaire de la géographie dans un dictionnaire universel et une encyclopédie du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du réseau METALEX : « Lexicographie, Métalexicographie, nouveaux défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital exploration of geographic knowledge in Diderot and d’Alembert’s Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on the History of Cartography (ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoDISCO: Encyclopedic Geographical Discourse in France from the Enlightenment to Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIR'19, 13th International Workshop on Geographic Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to gamify trees inventories.The Albiziapp Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPM Conference 2019 : Let the people map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponym disambiguation in historical documents using network analysis of qualitative relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcdonough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3356991.3365471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference – CAG Annual Meeting – NCGE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’existence de films-géographes. Questionnement théorique et analyse de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes de flux spatialement explicites : la route du niébé ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de Conférence SAGEO 2018 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR CNR MAGIS, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les odonymes de Paris cités dans les romans du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018) - SAGEO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Geoparsing of Paris Street Names in 19th Century Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGSPATIAL Workshop on Geospatial Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149858.3149859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie romanesque de Paris au XIXe siècle. Proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Depeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des transformations de paysage sous l’effet de la construction d’une autoroute : l’observatoire photographique de la A89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crépeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de l’image de territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire des arbres. Les régimes de perception et de cognition de l’environnement chez les utilisateurs de l’application Folia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française, CR 29 Sociologie de la Science et de l'innovation technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône 2014-2015 : Elaboration d’une photothèque participativeà l’échelle du corridor rhodanien. Une expérience en cours de (co-)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DiPEE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieu des fictions, fiction des lieux ? Le géoweb et la matérialisation des productions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fin des Cartes ? Territoires rêvés, territoires normalisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'﻿usage des cartes dans les films de fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques, Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la possibilité d'un leurre géonumérique. Questionner les expériences géographiques du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Cartographies numériques, géographies du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux données culturelles, quelles questions géomatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25 ans du Centre de Recherches en géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle cartographie pour quel récit ? Cartographier les récits : enjeux méthodologiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 310 - 82e du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage de bases de données photographiques et géographiques par appariement de lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Information Fusion for Multi-modality Plant Species Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.Working Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments. Application to the Yzeron catchment (150 km 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2013 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices ont the hydrology of periurban catchments. Application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies numériques, nouvelles représentations spatiales et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Sep 2013, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des référentiels pour se repérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Berjawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Analysis and GEOmatics (MAGIS SAGEO'2013) AP USAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et géographies : quelle place pour l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Archilab 2013 "Metadata - un nouveau paradigme pour la création architecturale et artistique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens capteurs dans les inventaires naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mini-atelier de réflexion prospective, Séminaire "histoire et actualité des inventaires naturalistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des lieux réels dans les jeux vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de calcul d'isovist en 2 et 3 dimensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Suleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEAO'12, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinemaps, typologies and functions of maps in movies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Narratives Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine cartographique à l'heure du géoweb : usages et réactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Labo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2011, Paris, Bibliothèque nationale de France, petit auditorium, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of 3D Geovisualizations in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mapping Ethics. New trends in Cartography and Social Responsibility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textual Documents Supported by a Dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoStream: Spatial Information Indexing Within Textuals Documents Supported by a dynamically Parameterized Web Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2009: International Opensource Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01307433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la valorisation des continuums écologiques départementaux dans l'aménagement du territoire. Application aux Scot de la Loire (42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Inforsid « Informatique des organisations et systèmes d'information et de décision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.33-42, Session: Gestion des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00409458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une dimension écologique et paysagère dans la planification territoriale - Méthode et questionnement à propos de la démarche Infrastructures Vertes et Bleues (IVB) dans les SCoT de la Loire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, France. 17p. (CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00356342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer Systèmes d'Information Géographique (SIG) et Analyse Multi-Critères (AMC) dans un contexte participatif pour intégrer une dimension écologique et paysagère dans la planification territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme pédagogique collaborative pour enseigner la géographie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO Colloque International de Géomatique et d'Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer SIG et AMC dans un contexte participatif pour inégrer une dimension écologique et paysagère dans la planification territoriale- Infrastructures Vertes et Bleues dans le Scot Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internationale de Géomatique et d'Analyse Spatiale SAGEO2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Etiennne / Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typologie des écosystèmes d'eau courante dans le bassin de la Loire : un outil d'aide à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster présenté au Colloque international Limnologie appliquée et application de la limnologie, Besançon, 16-19 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach to assess the impacts of land use evolution and rainwater management practices on the hydrology of periurban catchments : application to the Yzeron catchment (150 km2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle occupation du sol dans le bassin versant de l’Yzeron en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de géographie, salon de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trésors numériques : comprendre et décrypter les phénomènes du géocaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Sansy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecter espaces réels et espaces imaginaires grâce aux techniques géonumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir, former, recruter un géomaticien : Petit guide pratique de la géomatique à destination des employeurs, des candidats et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auschwitz. Espaces et lieux d'un système concentrationnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Membrède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité : Projet SOFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme, Lyon Saint-Etienne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’un atelier de prospective territoriale pour anticiper les changements d’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : état initial - problématique : rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche écosystémique du bassin de la Loire : éléments pour l'élaboration des orientations fondamentales de gestion Phase I : atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bethemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Degorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique et gestion environnementale du territoire. Recherches sur un usage géographique des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Rouen, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04559188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie pour la gestion des espaces naturels : rencontres internationales, Saint-Etienne, 13-17 novembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. Cemagref Editions; ATEN; CRENAM, pp.478, 1997, 2-85362-486-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Les relations entre cartes et récits&amp;quot; du numéro 118 de la Revue M@appemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information environnementaux et d'aide à la décision - Méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 121 p., 1998, 2-86601-739-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00855060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="182F5EED"/>
+    <w:nsid w:val="98171D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20F87AC6"/>
+    <w:nsid w:val="BAFDF9CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E4DBCA0"/>
+    <w:nsid w:val="B46235BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C801CDBE"/>
+    <w:nsid w:val="45367C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5441FF86"/>
+    <w:nsid w:val="D83AABCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="37E66563"/>
+    <w:nsid w:val="AD03F44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joliveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0641-0962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070330972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.joliveau@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierryjoliveau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapstodon.space/@mondegeonumeric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spacefiction.wordpress.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mondegeonumerique.wordpress.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mondegeonumeric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastergeonum.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Suleiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H6H97NPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1560.0014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.537-560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ultsch Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.531-548" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Poujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caquard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Suleiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loustau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loustau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609103v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bethemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Degorce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molines" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609147v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577247v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard Brunet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-joliveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0641-0962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070330972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.joliveau@univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierryjoliveau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapstodon.space/@mondegeonumeric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spacefiction.wordpress.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mondegeonumerique.wordpress.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mondegeonumeric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastergeonum.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Suleiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9932-7_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H6H97NPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1576.0025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1560.0014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.537-560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26483" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Joliveau Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ultsch Universit&#233; de Saint-Etienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.531-548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nugues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lesnova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Poujol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149859" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619600v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjelvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caquard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369274v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Attia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kralisch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372545v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Berjawi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372547v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Suleiman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loustau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loustau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bethemont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Degorce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599260v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molines" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949761v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ballereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dejour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864842v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Membr&#232;de" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364127v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060106v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609147v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577247v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079355v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>