--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,2031 +312,2165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
+                <w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Dorine Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Baranek</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426412v1</w:t>
+                <w:t xml:space="preserve">hal-05599832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Élodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721970v1</w:t>
+                <w:t xml:space="preserve">hal-04426412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air bubble curtain improves the welfare of captive rainbow trout fry and fingerlings</w:t>
+                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Amichaud</w:t>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lafond</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Lea Fazekas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740828⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513347v1</w:t>
+                <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Air bubble curtain improves the welfare of captive rainbow trout fry and fingerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Amichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Lea Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 586, pp.740828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172992v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaygues</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977878v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising the Impact and Prospects of Activity and Ventilation Rate Bio-Loggers for Tracking Welfare and Fish-Environment Interactions in Salmonids and Mediterranean Farmed Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Calduch-Giner</w:t>
+                <w:t xml:space="preserve">Marine Delaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul George Holhorea</w:t>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel Ferrer</w:t>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Naya-Català</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Rosell-Moll</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.854888⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634630v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Revising the Impact and Prospects of Activity and Ventilation Rate Bio-Loggers for Tracking Welfare and Fish-Environment Interactions in Salmonids and Mediterranean Farmed Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Paul George Holhorea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Batard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Miguel Ángel Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Naya-Català</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Rosell-Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.854888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746208v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Axel Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199614v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance analysis of support vector machine, random forest, logistic regression and k-nearest neighbours in rainbow trout (oncorhynchus mykiss) classification using image-based features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Pelissier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18041027⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 536, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624068v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Comparative performance analysis of support vector machine, random forest, logistic regression and k-nearest neighbours in rainbow trout (oncorhynchus mykiss) classification using image-based features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Petr Cisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Pavel Soucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18041027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857986v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Surget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (10), 21 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186705⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901313v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (10), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674985v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Millot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Péan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10519-014-9652-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193887v1</w:t>
+                <w:t xml:space="preserve">hal-01674985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of genetic variability of fish personality traits using rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10519-014-9652-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, online (9), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2346,190 +2480,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel: application dans une expérience de jeûne-réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,3502 +2671,3502 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to transportation challenge of rainbow trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpelleir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184246v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles expérimentaux mis en place pour le projet et résultats zootechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire fin de projet ANR Agreenfish : Transitions alimentaires chez la truite arc-en-ciel : les caractériser et les gérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603406v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DODOFISH : utilisation des anesthésiques en pisciculture. Résultats obtenus en conditions expérimentales : volets géniteurs/reproduction et alevins/portions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et sensibilité à l'environnement chez la truite arc-en-ciel : plasticité phénotypique, indicateurs physiologiques et comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet COSADD (ANR ADD), 24 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6042,65 +6176,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,874 +6242,874 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,1722 +7117,1722 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ingrédients et amélioration génétique : des solutions prometteuses pour améliorer les performances de croissance de la truite arc-en-ciel sur aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological markers of environmental chronic stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , pp.96, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological analysis after co2 exposure from hatching stage in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 848 p., 2018, #We R Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un aliment végétal et de la sélection sur les comportements et la neurogenèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.57, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious insemination after GnRH induced ovulation increases the occurrence of triploid offspring in rainbow trout, &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8708,151 +8842,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,161 +8996,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet Feamp QualiPostOv &amp;quot;Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - LPGP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9084,51 +9218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36D40887"/>
+    <w:nsid w:val="7E256347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9315,51 +9449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kerneis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6404-7027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kerneis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6404-7027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>