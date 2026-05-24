--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2454,51 +2454,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2863,801 +2863,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Genotype-Inulin interaction affects host metabolism in rainbow trout fed with a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICBF, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+                <w:t xml:space="preserve">hal-05618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Combot</w:t>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298568v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317171v1</w:t>
+                <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+                <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284506v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
@@ -3692,73 +3692,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+                <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
               </w:r>
@@ -3863,734 +3863,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles expérimentaux mis en place pour le projet et résultats zootechniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire fin de projet ANR Agreenfish : Transitions alimentaires chez la truite arc-en-ciel : les caractériser et les gérer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sizun, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789395v1</w:t>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocoles expérimentaux mis en place pour le projet et résultats zootechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire fin de projet ANR Agreenfish : Transitions alimentaires chez la truite arc-en-ciel : les caractériser et les gérer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+                <w:t xml:space="preserve">hal-02789395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605577v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
+                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604244v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742715v1</w:t>
+                <w:t xml:space="preserve">hal-01604244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741461v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
@@ -4695,152 +4695,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603406v1</w:t>
+                <w:t xml:space="preserve">hal-02741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
@@ -4945,1228 +4945,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798625v1</w:t>
+                <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DODOFISH : utilisation des anesthésiques en pisciculture. Résultats obtenus en conditions expérimentales : volets géniteurs/reproduction et alevins/portions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">DODOFISH : utilisation des anesthésiques en pisciculture. Résultats obtenus en conditions expérimentales : volets géniteurs/reproduction et alevins/portions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194069v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193990v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019529v1</w:t>
+                <w:t xml:space="preserve">hal-01193990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
+                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001289v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001268v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193614v1</w:t>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génétique et sensibilité à l'environnement chez la truite arc-en-ciel : plasticité phénotypique, indicateurs physiologiques et comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet COSADD (ANR ADD), 24 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6176,51 +6301,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de mesures de paramètres sanguins chez la truite arc-en-ciel : applications dans une expérience de jeûne-réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6279,73 +6404,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6354,163 +6479,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,73 +6654,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6654,337 +6779,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298207v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Geslin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298067v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,73 +7154,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect criteria to improve feed efficiency in rainbow trout: Links with biochemistry and immune activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7154,73 +7279,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7229,123 +7354,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7367,124 +7492,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7492,124 +7617,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,124 +7742,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,87 +7904,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ingrédients et amélioration génétique : des solutions prometteuses pour améliorer les performances de croissance de la truite arc-en-ciel sur aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,275 +7992,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological markers of environmental chronic stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , pp.96, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological analysis after co2 exposure from hatching stage in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,350 +8279,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 848 p., 2018, #We R Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741290v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740952v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un aliment végétal et de la sélection sur les comportements et la neurogenèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,73 +8654,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.57, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8604,235 +8729,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious insemination after GnRH induced ovulation increases the occurrence of triploid offspring in rainbow trout, &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8842,151 +8967,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8996,51 +9121,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet Feamp QualiPostOv &amp;quot;Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9062,95 +9187,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - LPGP. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9218,51 +9343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E256347"/>
+    <w:nsid w:val="B38D5CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9449,51 +9574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kerneis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6404-7027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kerneis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6404-7027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>