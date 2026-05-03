--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry KIRAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9681-6765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035568364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49366736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116383091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site de TRIANGLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur invité et coordinateur du Volume 5, n° 2/2021 de la revue Management et Data Science : &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?&amp;quot; https://management-datascience.org/articles/15801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et crise financière : régulation et règlement des conflits en matière bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel-Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Boiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale Diritto per l'Economia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EGEA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.125, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2008, Géographies en Liberté, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Firm as an Entity: Implications for Economics, Accounting, and the Law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Canziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London and NY routledge, pp.1-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique et ses dispositifs. Institutions, économie, politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit du contrat administratif : l’allocation des risques dans les marchés publics et les délégations de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les coûts des programmes d'armement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du droit de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librarie générale de droit et de jurisprudence, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of R. Commons' “Legal Foundations of Capitalism” sub-issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 (3), 2025, History of Economic Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Concepts in John R. Commons' Legal Foundations of Capitalism: Influences, Appropriations and Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, XXXIII (3), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Legal Theory in John R. Commons' Transactional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Compte-rendu de John Rogers Commons, L’Économie institutionnelle. Sa place dans l’économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34-35, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gj7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l'emploi. Des métriques de l'équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14amc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi, Destructive Coordination, Anfal and Islamic Political Capitalism. New Reading of Contemporary Iran, Palgrave-Macmillan, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2023/4), pp.645-648. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.334.0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and explainability in automatic decision-making systems. A challenge for computer science and law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100036. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 -Ce que la pandémie nous conduit à reconsidérer sur le travail, la décision publique et les relations entre la science et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 42 (3), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.042.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des espaces ruraux et périurbains à l’épreuve des contestations : une perspective sociologique sur les pratiques de recours en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Philippe Légé : &amp;quot;Production et légitimation d’une réforme. Le « projet de loi Travail », Éditions du Croquant, collection savoir/agir, Vulaines-sur-Seine, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.35791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les crises. Après la crise financière, un chantier à ouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'applications de &amp;quot;justice prédictive&amp;quot;. Le cas du contentieux de l'indemnisation du licenciement abusif, 2016-2016. Prédictice, Dalloz-Jurisprudence chiffrée et JurisData Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44-45 supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barémisation, l'équité et la justice sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la crise financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stock markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (60), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1644443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjudiciariser les licenciements : des économistes au législateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis : le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J. R. Commons et l’Ecole du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie peut-elle être utile au juge judiciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès économiques des Conseils de prud'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Autorité des marchés financiers sanctionne-t-elle les pratiques de l'industrie financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dauphine Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Claude Didry, &amp;quot;l'Institution du salariat : droit et salariat dans l'histoire&amp;quot; (La Dispute, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (janv-mars 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gwenola Bargain, &amp;quot;Normativité économique et droit du travail&amp;quot; (L.G.D.J., 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (juillet-septembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage et de voisinage de l’espace. Bilan d’un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (4), pp.8-29. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.804.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANÇOIS GÉNY AND EDOUARD LAMBERT. TWO LEGAL SCHOLARS ON THE PATH OF THE RELATIONSHIPS BETWEEN ECONOMICS AND THE LAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LAW AND ECONOMICS IN 20TH-CENTURY EUROPE: HISTORY AND METHODOLOGY, XXIII (3), pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions du travail : quelles réévaluations ?‪ Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Economics in 20th–century Europe : History and Methodology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept économique et concepts juridiques de droits de propriété. Observations comparatives et transdisciplinaires en amont de l’analyse des droits fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes - Série B (Etudes et Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Magsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice, &amp;quot;La performance totale : nouvel esprit du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (135)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’infrastructures en Ile de France. Des révélateurs des imperfections de la décision publique dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.203-229. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal tradition and quality of institutions : is colonization by french law countries distinctive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterio Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage dans les espaces ruraux et périurbains. Le cas des infrastructures franciliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (332), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage littoraux et intérieurs : une géographie du contentieux de seconde instance dans le département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usages des espaces urbains en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des Sociétés Civiles de Placement Immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le Code du travail ? Évaluer le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Casaux-Labrunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage des espaces périurbains et le contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.671-700. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.085.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITIGATION ON PUBLIC CONTRACT PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Contract Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (1), pp.154-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.29-64. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.107.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux comptables et budgétaires des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales : Les antagonismes dans l'occupation des espaces périurbains et ruraux (II). Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères pour évaluer l’analyse des conflits dans les théories économiques, avec une emphase particulière sur la question spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.215-240. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.9.215-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales. Les antagonismes dans l'occupation des espaces périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (3), pp.293-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réalisme dans l’analyse économique des conflits d’usage : les enseignements de l’étude du contentieux dans trois départements français (Isère, Loire-Atlantique, Seine-Maritime).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de partenariat et économie du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Bruno Amable et Stefano Palombarini, L'économie politique n'est pas une science morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 8 1er semestre, pp.134-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et Institutions : nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Institutions - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 et 7 - 1er et 2nd semestres, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs institutionnels pour la maintenance des matériels aéronautiques de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du réalisme en économie des institutions et ses implications sur l'analyse des fondements juridiques des transactions économiques : Commons versus Williamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LVI (3), pp.171-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALLOCATION DES RISQUES DANS LES CONTRATS :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (n° 1), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme, l’économie et l’intelligence des règles juridiques : leçons de la méthode institutionnaliste de John Rodger Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et la jurisprudence : étude de plusieurs registres d’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à : Yahya El Yahyaoui : « Les multinationales du numérique. Le numérique comme objet géostratégique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les multinationales du numérique. Le numérique comme objet géostratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. KIRAT, Préface à : M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisme à la Commons et l'économie des conventions de Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy, Christian; Didry, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.183-191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03800784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement juridique de l'économie : l’institutionnalisme réaliste s’est-il dissous dans la sociologie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulation des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, droit et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bance; Jacques Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-399, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le nouveau constitutionnalisme et les pouvoirs privés : nouveaux regards (critiques) sur l’entreprise et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgile Chassagnon; Véronique Dutraive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie politique institutionnaliste de l'entreprise : Travail, démocratie et gouvernement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-301, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'économie dans les sciences sociales : Marc Guillaume, Jacques Attali...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et les nouvelles technologies de l'information et la communication : les précurseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration of Courts in France. A Review of the Principal Issues Since 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Challenges in Court Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'économie du droit dans les facultés de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique(s) et enseignement du droit. L'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-325, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l'Autorité des marchés financiers : complément ou substitut de la sanction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière. Régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension conflictuelle dans le processus d’aménagement des espaces urbains. Une étude appliquée au cas de l’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropos Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2012, 9782717864618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits liés au voisinage. L'effet des relations juridiques sur la construction institutionnelle de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de l'évaluation en éducation et l'activité enseignante. Le cas des évaluations dites de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Chatel, Thierry Kirat, Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des dispositifs de l'action publique. Institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORDRE CONCURRENTIEL AU SEIN DE LA SCIENCE JURIDIQUE : L'ANALYSE ECONOMIQUE DU DROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre concurrentiel. Mélanges en l'honneur d'Antoine Pirovano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Editions Frison-Roche, pp.339-349, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes nationaux d'innovation aux formes institutionnelles de la politique technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Baslé, D. Dufourt, J-A. Héraud, J. Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement institutionnel et changement technique : évaluation, droits de propriété intellectuele, système national d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l’emploi. Des métriques de l’équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes d'apprentissage automatique : un défi technique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the financial market react to regulatory sanctions? An event study in the french case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable, l'emploi et la responsabilité sociale de l'entreprise selon J.R. Commons et l'école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi (OCDE et Banque Mondiale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi : la mesure du droit du travail en question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marchés publics de la Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et l'économie : étude critique des relations entre les deux disciplines et ébauches de perspectives renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme de Richard Posner : un regard critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Theory in John R. Commons' Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint French-Japanese sessions, 2025, Japanese Association for Evolutionary Economics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Association for Evolutionary Economics, Mar 2025, Osaka (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Commons et l’institutionnalisme juridique français. Quelles proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument économique et le droit - Commentaires sur la synthèse des séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires doctoraux : L'argument économique et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Droit Paris 1 Panthéon Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux paradigmes en Droit et Economie : analyse économique du droit et institutionnalisme. Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Analyse économique du droit et au-delà. Regards croisés juristes et économistes sur les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts juridiques dans « Legal Foundations of Capitalism »: influences, appropriations et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Centenaire de Legal Foundations of Capitalism de John R. Commons. Des matériaux pour (re)penser le droit, l’éthique et la régulation du capitalisme", MSH Lyon-St Etienne, 2 décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCRID - TRIANGLE - Sciences po Lyon, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Commons : a Legal Theorist ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese-French Joint Meeting : About J.E. Commons, 9 novembre 2024 (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le néolibéralisme anglo-américain des années 1980 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness as a challenge for computer science and law. Introductory topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Which paths to achieve fairness in algorithmic decisions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting the antitrust ? Débats et controverses sur la légitimité de l'antitrust aux Etats-Unis, du Sherman Act à la décision Alcoa, 1890-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Se faire concurrence, de quel droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the War Industries Board to the National Industrial Recovery Act: A US model of regulated competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Cournot, Les leçons de l'antitrust américain pour la crise actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et travail. Les professions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre d'équipe. Projet de partenariat CRSH du CRIMT sur l'expérimentation institutionnelle et l'amélioration (ou la détérioration) du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est réguler. Discours et communication de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières et sociales : questions de frontières. EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité suppose-t-elle la barémisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Licenciement et barème. Prévoir et sécuriser ? Centre de recherche juridique, Université de Grenoble-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer la justice en France. Gestion des juridictions et travail judiciaire, colloque Economie et droit dans le secteur public. Une comparaison des rapports collectifs de travail en France et au Québec,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Biens-Normes-Contrats (Université d'Avignon) et CRIMT (Montréal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux du travail en France, entre analyse économique et travail législatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL-SDJ Meeting, Law and Citizenship beyon states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libéralisme autoritaire. De la Première à la Seconde Ecole de Chicago : les mutations du néolibéralisme américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Droit Economique et Max Planck Institute for Innovation and Competition, Munich, 11 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'applications de justice prédictive sur les indemnités pour licenciement abusif, 2012-2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire e-juris, MSH Lyon-Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la juridiction prud'homale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la juridiction prud'homale (COMPTRASEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prédictive : un nouveau paradigme du travail juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des avocats flamands, Les Legal Techs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage des sols et des ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Etat prédateur, Conflits et Résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des institutions, héritage colonial et développement économique : une mise en perspective de relations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cliometrics And Complexity », ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IREPE, Facultés Catholiques de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair & discutant, session Organization and Regulation, Law & Society Graduate Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law &amp; Society Graduate Conference, PSL-University of California, Berkeley-Northwestern University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur la justice judiciaire et son administration en régime LOLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de la House of Public Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des salariés: essai de revue des analyses économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales : Analyse comparée des dispositifs légaux et/ou conventionnels de participation des travailleurs à la gestion dans la grande entreprise privée et publique, Comptasec,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licencier pour embaucher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Economie &amp; Politique au CESE "Quel agenda pour l'emploi et le code du travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Words in the Enforcement of Financial Regulation. the Case of the French Authority of the Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF depuis 2004 : d'une régulation substantielle à une régulation procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF : d'une régulation substantielle à une régulation procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale : Enjeux pour la gouvernance foncière en Méditerranée : sécurité foncière et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international FONCIMED : Gouvernance responsable des régimes fonciers en Méditerranée - Conflits et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gény and Edouard Lambert, two legal scholars on the path of the relationships between economics and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Law &amp; Economics annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il enseigner l'économie du droit ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques de l'université de Toulon. Le rôle de la pratique dans l'enseignement du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulon, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 27th Annual Conference : Inequality in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Recherche et Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors bilan » et les finances publiques en temps de crise. Les partenariats publics-privés et l’expertise comptable et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Congrès triennal de l’ABSP : "Politiques de crise, crises du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits d’usage au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Produire plus, produire mieux », Ministère de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agrimer. FRA., Nov 2013, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage, préservation des espaces et tensions foncières sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer, des Côtes et des Iles/CNFG "Aménager ou ménager le littoral", Marseille, 29 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales. L'exemple du département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la Proximité "Dynamiques de proximités, le temps des débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'infrastructure en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées de la proximité : le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers. Poitiers, FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Dynamiques de Proximité : le temps des débats", Poitiers, 16 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable et la responsabilité de l'emploi : entre responsabilité individuelle et responsabilité sociale de l'entreprise. Quelle actualité de la controverse Commons / Morton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un capitalisme raisonnable ? La régulation économique selon J.R. Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales sous influence urbaine et conflits d'usage. Le cas de la région Ile de France sous le prisme du contentieux administratif (1981-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de l'ASRDLF Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble et Chambéry, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de comptabilité publique, droit des marchés publics et management public : Réflexions sur les dimensions économiques et juridiques du contrôle de la dépense publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence annuelle de la Society for the Advancement of Socio-Economics (Budapest, 30 juin-2 juillet 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les conflits d'usage : que nous apprend le contentieux judiciaire et administratif sur le développement des régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et enjeu du développement régional"</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon 9, 10 et 11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage et leur expression territoriale : une analyse des profils contentieux de sept départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de la proximité</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie institutionnelle. Sa place dans l'économie politique / John Rogers Commons ; édition critique par Jean-Jacques Gislain et Bruno Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du travail à la lumière de son contentieux : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR Rhône-Alpes Projet 2.8. : analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats d'acquisition, maintenance et coût global de possession : comparaisons dans le domaine aéronautique entre la France, le Royaume-Uni, les Etats-Unis et l'OTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'émergence et procédures de résolution des conflits d'usage autour de l'espace et des ressources naturelles. Analyse dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses lexicales statistiques des entretiens avec les avocats sur le dommage corporel : classifications lexicales et profils des avocats In : outils d’aide à la décision et les modes de règlement des différends en matière de dommage corporel. Évolutions des droits français et étrangers. Perception des avocats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, institution et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Frédéric Livian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère du travail. 1996, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry KIRAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9681-6765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035568364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49366736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116383091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site de TRIANGLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur invité et coordinateur du Volume 5, n° 2/2021 de la revue Management et Data Science : &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?&amp;quot; https://management-datascience.org/articles/15801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et crise financière : régulation et règlement des conflits en matière bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel-Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Boiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale Diritto per l'Economia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EGEA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.125, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2008, Géographies en Liberté, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Firm as an Entity: Implications for Economics, Accounting, and the Law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Canziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London and NY routledge, pp.1-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit du contrat administratif : l’allocation des risques dans les marchés publics et les délégations de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique et ses dispositifs. Institutions, économie, politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les coûts des programmes d'armement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du droit de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librarie générale de droit et de jurisprudence, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of R. Commons' 'Legal Foundations of Capitalism' sub-issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXXIII (2025/3), pp.252, 2026, History of Economic Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Legal Theory in John R. Commons' Transactional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40844-026-00335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Law in John R. Commons’ Legal Foundations of Capitalism: Influences, Appropriations and Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIII (2025/3), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Years of John R. Commons' &amp;quot;Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Anno XXXIII (2025/3), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202506103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05584717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l'emploi. Des métriques de l'équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14amc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Compte-rendu de John Rogers Commons, L’Économie institutionnelle. Sa place dans l’économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gj7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi, Destructive Coordination, Anfal and Islamic Political Capitalism. New Reading of Contemporary Iran, Palgrave-Macmillan, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2023/4), pp.645-648. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.334.0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and explainability in automatic decision-making systems. A challenge for computer science and law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100036. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 -Ce que la pandémie nous conduit à reconsidérer sur le travail, la décision publique et les relations entre la science et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 42 (3), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.042.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des espaces ruraux et périurbains à l’épreuve des contestations : une perspective sociologique sur les pratiques de recours en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Philippe Légé : &amp;quot;Production et légitimation d’une réforme. Le « projet de loi Travail », Éditions du Croquant, collection savoir/agir, Vulaines-sur-Seine, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.35791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les crises. Après la crise financière, un chantier à ouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjudiciariser les licenciements : des économistes au législateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barémisation, l'équité et la justice sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'applications de &amp;quot;justice prédictive&amp;quot;. Le cas du contentieux de l'indemnisation du licenciement abusif, 2016-2016. Prédictice, Dalloz-Jurisprudence chiffrée et JurisData Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44-45 supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la crise financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stock markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (60), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1644443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis : le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J. R. Commons et l’Ecole du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie peut-elle être utile au juge judiciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès économiques des Conseils de prud'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Autorité des marchés financiers sanctionne-t-elle les pratiques de l'industrie financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dauphine Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Claude Didry, &amp;quot;l'Institution du salariat : droit et salariat dans l'histoire&amp;quot; (La Dispute, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (janv-mars 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gwenola Bargain, &amp;quot;Normativité économique et droit du travail&amp;quot; (L.G.D.J., 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (juillet-septembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage et de voisinage de l’espace. Bilan d’un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (4), pp.8-29. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.804.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept économique et concepts juridiques de droits de propriété. Observations comparatives et transdisciplinaires en amont de l’analyse des droits fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes - Série B (Etudes et Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANÇOIS GÉNY AND EDOUARD LAMBERT. TWO LEGAL SCHOLARS ON THE PATH OF THE RELATIONSHIPS BETWEEN ECONOMICS AND THE LAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LAW AND ECONOMICS IN 20TH-CENTURY EUROPE: HISTORY AND METHODOLOGY, XXIII (3), pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Economics in 20th–century Europe : History and Methodology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions du travail : quelles réévaluations ?‪ Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Magsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice, &amp;quot;La performance totale : nouvel esprit du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (135)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’infrastructures en Ile de France. Des révélateurs des imperfections de la décision publique dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.203-229. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal tradition and quality of institutions : is colonization by french law countries distinctive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterio Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage dans les espaces ruraux et périurbains. Le cas des infrastructures franciliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (332), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage littoraux et intérieurs : une géographie du contentieux de seconde instance dans le département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usages des espaces urbains en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des Sociétés Civiles de Placement Immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le Code du travail ? Évaluer le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Casaux-Labrunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.29-64. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.107.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage des espaces périurbains et le contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.671-700. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.085.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITIGATION ON PUBLIC CONTRACT PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Contract Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (1), pp.154-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux comptables et budgétaires des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales : Les antagonismes dans l'occupation des espaces périurbains et ruraux (II). Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères pour évaluer l’analyse des conflits dans les théories économiques, avec une emphase particulière sur la question spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.215-240. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.9.215-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales. Les antagonismes dans l'occupation des espaces périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (3), pp.293-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réalisme dans l’analyse économique des conflits d’usage : les enseignements de l’étude du contentieux dans trois départements français (Isère, Loire-Atlantique, Seine-Maritime).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de partenariat et économie du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Bruno Amable et Stefano Palombarini, L'économie politique n'est pas une science morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 8 1er semestre, pp.134-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et Institutions : nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Institutions - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 et 7 - 1er et 2nd semestres, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs institutionnels pour la maintenance des matériels aéronautiques de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du réalisme en économie des institutions et ses implications sur l'analyse des fondements juridiques des transactions économiques : Commons versus Williamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LVI (3), pp.171-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALLOCATION DES RISQUES DANS LES CONTRATS :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (n° 1), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme, l’économie et l’intelligence des règles juridiques : leçons de la méthode institutionnaliste de John Rodger Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et la jurisprudence : étude de plusieurs registres d’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à : Yahya El Yahyaoui : « Les multinationales du numérique. Le numérique comme objet géostratégique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les multinationales du numérique. Le numérique comme objet géostratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. KIRAT, Préface à : M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement juridique de l'économie : l’institutionnalisme réaliste s’est-il dissous dans la sociologie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulation des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisme à la Commons et l'économie des conventions de Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy, Christian; Didry, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.183-191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03800784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, droit et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bance; Jacques Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-399, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le nouveau constitutionnalisme et les pouvoirs privés : nouveaux regards (critiques) sur l’entreprise et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgile Chassagnon; Véronique Dutraive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie politique institutionnaliste de l'entreprise : Travail, démocratie et gouvernement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-301, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'économie dans les sciences sociales : Marc Guillaume, Jacques Attali...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et les nouvelles technologies de l'information et la communication : les précurseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration of Courts in France. A Review of the Principal Issues Since 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Challenges in Court Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'économie du droit dans les facultés de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique(s) et enseignement du droit. L'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-325, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l'Autorité des marchés financiers : complément ou substitut de la sanction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière. Régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension conflictuelle dans le processus d’aménagement des espaces urbains. Une étude appliquée au cas de l’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropos Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2012, 9782717864618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de l'évaluation en éducation et l'activité enseignante. Le cas des évaluations dites de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Chatel, Thierry Kirat, Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des dispositifs de l'action publique. Institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits liés au voisinage. L'effet des relations juridiques sur la construction institutionnelle de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORDRE CONCURRENTIEL AU SEIN DE LA SCIENCE JURIDIQUE : L'ANALYSE ECONOMIQUE DU DROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre concurrentiel. Mélanges en l'honneur d'Antoine Pirovano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Editions Frison-Roche, pp.339-349, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes nationaux d'innovation aux formes institutionnelles de la politique technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Baslé, D. Dufourt, J-A. Héraud, J. Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement institutionnel et changement technique : évaluation, droits de propriété intellectuele, système national d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l’emploi. Des métriques de l’équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes d'apprentissage automatique : un défi technique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the financial market react to regulatory sanctions? An event study in the french case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable, l'emploi et la responsabilité sociale de l'entreprise selon J.R. Commons et l'école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi (OCDE et Banque Mondiale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi : la mesure du droit du travail en question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme de Richard Posner : un regard critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marchés publics de la Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et l'économie : étude critique des relations entre les deux disciplines et ébauches de perspectives renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Theory in John R. Commons' Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint French-Japanese sessions, 2025, Japanese Association for Evolutionary Economics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Association for Evolutionary Economics, Mar 2025, Osaka (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Commons et l’institutionnalisme juridique français. Quelles proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument économique et le droit - Commentaires sur la synthèse des séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires doctoraux : L'argument économique et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Droit Paris 1 Panthéon Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux paradigmes en Droit et Economie : analyse économique du droit et institutionnalisme. Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Analyse économique du droit et au-delà. Regards croisés juristes et économistes sur les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts juridiques dans « Legal Foundations of Capitalism »: influences, appropriations et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Centenaire de Legal Foundations of Capitalism de John R. Commons. Des matériaux pour (re)penser le droit, l’éthique et la régulation du capitalisme", MSH Lyon-St Etienne, 2 décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCRID - TRIANGLE - Sciences po Lyon, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Commons : a Legal Theorist ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese-French Joint Meeting : About J.E. Commons, 9 novembre 2024 (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le néolibéralisme anglo-américain des années 1980 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness as a challenge for computer science and law. Introductory topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Which paths to achieve fairness in algorithmic decisions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the War Industries Board to the National Industrial Recovery Act: A US model of regulated competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Cournot, Les leçons de l'antitrust américain pour la crise actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting the antitrust ? Débats et controverses sur la légitimité de l'antitrust aux Etats-Unis, du Sherman Act à la décision Alcoa, 1890-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Se faire concurrence, de quel droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et travail. Les professions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre d'équipe. Projet de partenariat CRSH du CRIMT sur l'expérimentation institutionnelle et l'amélioration (ou la détérioration) du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est réguler. Discours et communication de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières et sociales : questions de frontières. EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité suppose-t-elle la barémisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Licenciement et barème. Prévoir et sécuriser ? Centre de recherche juridique, Université de Grenoble-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage des sols et des ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Etat prédateur, Conflits et Résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libéralisme autoritaire. De la Première à la Seconde Ecole de Chicago : les mutations du néolibéralisme américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Droit Economique et Max Planck Institute for Innovation and Competition, Munich, 11 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'applications de justice prédictive sur les indemnités pour licenciement abusif, 2012-2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire e-juris, MSH Lyon-Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux du travail en France, entre analyse économique et travail législatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL-SDJ Meeting, Law and Citizenship beyon states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer la justice en France. Gestion des juridictions et travail judiciaire, colloque Economie et droit dans le secteur public. Une comparaison des rapports collectifs de travail en France et au Québec,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Biens-Normes-Contrats (Université d'Avignon) et CRIMT (Montréal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la juridiction prud'homale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la juridiction prud'homale (COMPTRASEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prédictive : un nouveau paradigme du travail juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des avocats flamands, Les Legal Techs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Words in the Enforcement of Financial Regulation. the Case of the French Authority of the Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des institutions, héritage colonial et développement économique : une mise en perspective de relations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cliometrics And Complexity », ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IREPE, Facultés Catholiques de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair & discutant, session Organization and Regulation, Law & Society Graduate Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law &amp; Society Graduate Conference, PSL-University of California, Berkeley-Northwestern University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur la justice judiciaire et son administration en régime LOLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de la House of Public Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des salariés: essai de revue des analyses économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales : Analyse comparée des dispositifs légaux et/ou conventionnels de participation des travailleurs à la gestion dans la grande entreprise privée et publique, Comptasec,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licencier pour embaucher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Economie &amp; Politique au CESE "Quel agenda pour l'emploi et le code du travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gény and Edouard Lambert, two legal scholars on the path of the relationships between economics and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Law &amp; Economics annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF : d'une régulation substantielle à une régulation procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale : Enjeux pour la gouvernance foncière en Méditerranée : sécurité foncière et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international FONCIMED : Gouvernance responsable des régimes fonciers en Méditerranée - Conflits et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF depuis 2004 : d'une régulation substantielle à une régulation procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Recherche et Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il enseigner l'économie du droit ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques de l'université de Toulon. Le rôle de la pratique dans l'enseignement du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulon, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 27th Annual Conference : Inequality in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors bilan » et les finances publiques en temps de crise. Les partenariats publics-privés et l’expertise comptable et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Congrès triennal de l’ABSP : "Politiques de crise, crises du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits d’usage au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Produire plus, produire mieux », Ministère de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agrimer. FRA., Nov 2013, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage, préservation des espaces et tensions foncières sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer, des Côtes et des Iles/CNFG "Aménager ou ménager le littoral", Marseille, 29 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales. L'exemple du département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la Proximité "Dynamiques de proximités, le temps des débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'infrastructure en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées de la proximité : le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers. Poitiers, FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Dynamiques de Proximité : le temps des débats", Poitiers, 16 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable et la responsabilité de l'emploi : entre responsabilité individuelle et responsabilité sociale de l'entreprise. Quelle actualité de la controverse Commons / Morton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un capitalisme raisonnable ? La régulation économique selon J.R. Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales sous influence urbaine et conflits d'usage. Le cas de la région Ile de France sous le prisme du contentieux administratif (1981-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de l'ASRDLF Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble et Chambéry, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de comptabilité publique, droit des marchés publics et management public : Réflexions sur les dimensions économiques et juridiques du contrôle de la dépense publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence annuelle de la Society for the Advancement of Socio-Economics (Budapest, 30 juin-2 juillet 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les conflits d'usage : que nous apprend le contentieux judiciaire et administratif sur le développement des régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et enjeu du développement régional"</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon 9, 10 et 11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage et leur expression territoriale : une analyse des profils contentieux de sept départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de la proximité</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie institutionnelle. Sa place dans l'économie politique / John Rogers Commons ; édition critique par Jean-Jacques Gislain et Bruno Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability and Justification of Automatic-Decision Making : a Conceptual Framework and a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 31 p. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2603.02073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du travail à la lumière de son contentieux : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR Rhône-Alpes Projet 2.8. : analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats d'acquisition, maintenance et coût global de possession : comparaisons dans le domaine aéronautique entre la France, le Royaume-Uni, les Etats-Unis et l'OTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'émergence et procédures de résolution des conflits d'usage autour de l'espace et des ressources naturelles. Analyse dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses lexicales statistiques des entretiens avec les avocats sur le dommage corporel : classifications lexicales et profils des avocats In : outils d’aide à la décision et les modes de règlement des différends en matière de dommage corporel. Évolutions des droits français et étrangers. Perception des avocats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, institution et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Frédéric Livian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère du travail. 1996, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28EAD9BB"/>
+    <w:nsid w:val="A2823D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kirat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9681-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035568364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49366736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116383091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13236" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel-Maroger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Canziani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gj7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14amc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0645" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239867v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.042.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pepin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35791" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibentif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1644443" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0203" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4328" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Casaux-Labrun&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.085.0671" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.215-240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvaris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1333" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement-l-entreprise-le-nouveau-constitutionnalisme-et-les-pouvoirs-prives.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/179319.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280251v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485514v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962329v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962314v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962346v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111820v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637212v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110984v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111828v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457626v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefranc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Aviles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lequin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kirat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9681-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035568364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49366736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116383091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13236" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel-Maroger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Canziani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00335-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05584717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202506103005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14amc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gj7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0645" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239867v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.042.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pepin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibentif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1644443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Casaux-Labrun&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.085.0671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.215-240" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104332v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvaris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1333" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement-l-entreprise-le-nouveau-constitutionnalisme-et-les-pouvoirs-prives.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/179319.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832473v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667000v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485514v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111820v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637218v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110980v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110984v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513232v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603711v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198049v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefranc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567849v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Tajouri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.02073" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586501v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004202v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Aviles" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lequin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>