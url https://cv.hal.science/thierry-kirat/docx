--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry KIRAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9681-6765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035568364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49366736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116383091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site de TRIANGLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur invité et coordinateur du Volume 5, n° 2/2021 de la revue Management et Data Science : &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?&amp;quot; https://management-datascience.org/articles/15801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et crise financière : régulation et règlement des conflits en matière bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel-Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Boiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale Diritto per l'Economia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EGEA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.125, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2008, Géographies en Liberté, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Firm as an Entity: Implications for Economics, Accounting, and the Law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Canziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London and NY routledge, pp.1-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit du contrat administratif : l’allocation des risques dans les marchés publics et les délégations de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique et ses dispositifs. Institutions, économie, politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les coûts des programmes d'armement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du droit de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librarie générale de droit et de jurisprudence, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of R. Commons' 'Legal Foundations of Capitalism' sub-issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXXIII (2025/3), pp.252, 2026, History of Economic Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Legal Theory in John R. Commons' Transactional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40844-026-00335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Law in John R. Commons’ Legal Foundations of Capitalism: Influences, Appropriations and Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIII (2025/3), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Years of John R. Commons' &amp;quot;Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Anno XXXIII (2025/3), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202506103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05584717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l'emploi. Des métriques de l'équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14amc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Compte-rendu de John Rogers Commons, L’Économie institutionnelle. Sa place dans l’économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gj7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi, Destructive Coordination, Anfal and Islamic Political Capitalism. New Reading of Contemporary Iran, Palgrave-Macmillan, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2023/4), pp.645-648. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.334.0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and explainability in automatic decision-making systems. A challenge for computer science and law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100036. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 -Ce que la pandémie nous conduit à reconsidérer sur le travail, la décision publique et les relations entre la science et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 42 (3), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.042.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des espaces ruraux et périurbains à l’épreuve des contestations : une perspective sociologique sur les pratiques de recours en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Philippe Légé : &amp;quot;Production et légitimation d’une réforme. Le « projet de loi Travail », Éditions du Croquant, collection savoir/agir, Vulaines-sur-Seine, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.35791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les crises. Après la crise financière, un chantier à ouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjudiciariser les licenciements : des économistes au législateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barémisation, l'équité et la justice sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'applications de &amp;quot;justice prédictive&amp;quot;. Le cas du contentieux de l'indemnisation du licenciement abusif, 2016-2016. Prédictice, Dalloz-Jurisprudence chiffrée et JurisData Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44-45 supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la crise financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stock markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (60), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1644443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis : le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J. R. Commons et l’Ecole du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie peut-elle être utile au juge judiciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès économiques des Conseils de prud'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Autorité des marchés financiers sanctionne-t-elle les pratiques de l'industrie financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dauphine Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Claude Didry, &amp;quot;l'Institution du salariat : droit et salariat dans l'histoire&amp;quot; (La Dispute, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (janv-mars 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gwenola Bargain, &amp;quot;Normativité économique et droit du travail&amp;quot; (L.G.D.J., 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (juillet-septembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage et de voisinage de l’espace. Bilan d’un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (4), pp.8-29. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.804.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept économique et concepts juridiques de droits de propriété. Observations comparatives et transdisciplinaires en amont de l’analyse des droits fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes - Série B (Etudes et Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANÇOIS GÉNY AND EDOUARD LAMBERT. TWO LEGAL SCHOLARS ON THE PATH OF THE RELATIONSHIPS BETWEEN ECONOMICS AND THE LAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LAW AND ECONOMICS IN 20TH-CENTURY EUROPE: HISTORY AND METHODOLOGY, XXIII (3), pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Economics in 20th–century Europe : History and Methodology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions du travail : quelles réévaluations ?‪ Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Magsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice, &amp;quot;La performance totale : nouvel esprit du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (135)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’infrastructures en Ile de France. Des révélateurs des imperfections de la décision publique dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.203-229. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal tradition and quality of institutions : is colonization by french law countries distinctive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterio Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage dans les espaces ruraux et périurbains. Le cas des infrastructures franciliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (332), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage littoraux et intérieurs : une géographie du contentieux de seconde instance dans le département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usages des espaces urbains en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des Sociétés Civiles de Placement Immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le Code du travail ? Évaluer le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Casaux-Labrunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.29-64. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.107.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage des espaces périurbains et le contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.671-700. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.085.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITIGATION ON PUBLIC CONTRACT PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Contract Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (1), pp.154-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux comptables et budgétaires des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales : Les antagonismes dans l'occupation des espaces périurbains et ruraux (II). Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères pour évaluer l’analyse des conflits dans les théories économiques, avec une emphase particulière sur la question spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.215-240. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.9.215-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales. Les antagonismes dans l'occupation des espaces périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (3), pp.293-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réalisme dans l’analyse économique des conflits d’usage : les enseignements de l’étude du contentieux dans trois départements français (Isère, Loire-Atlantique, Seine-Maritime).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de partenariat et économie du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Bruno Amable et Stefano Palombarini, L'économie politique n'est pas une science morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 8 1er semestre, pp.134-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et Institutions : nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Institutions - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 et 7 - 1er et 2nd semestres, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs institutionnels pour la maintenance des matériels aéronautiques de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du réalisme en économie des institutions et ses implications sur l'analyse des fondements juridiques des transactions économiques : Commons versus Williamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LVI (3), pp.171-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALLOCATION DES RISQUES DANS LES CONTRATS :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (n° 1), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme, l’économie et l’intelligence des règles juridiques : leçons de la méthode institutionnaliste de John Rodger Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et la jurisprudence : étude de plusieurs registres d’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à : Yahya El Yahyaoui : « Les multinationales du numérique. Le numérique comme objet géostratégique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les multinationales du numérique. Le numérique comme objet géostratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. KIRAT, Préface à : M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement juridique de l'économie : l’institutionnalisme réaliste s’est-il dissous dans la sociologie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulation des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisme à la Commons et l'économie des conventions de Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy, Christian; Didry, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.183-191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03800784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, droit et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bance; Jacques Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-399, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le nouveau constitutionnalisme et les pouvoirs privés : nouveaux regards (critiques) sur l’entreprise et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgile Chassagnon; Véronique Dutraive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie politique institutionnaliste de l'entreprise : Travail, démocratie et gouvernement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-301, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'économie dans les sciences sociales : Marc Guillaume, Jacques Attali...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et les nouvelles technologies de l'information et la communication : les précurseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration of Courts in France. A Review of the Principal Issues Since 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Challenges in Court Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'économie du droit dans les facultés de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique(s) et enseignement du droit. L'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-325, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l'Autorité des marchés financiers : complément ou substitut de la sanction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière. Régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension conflictuelle dans le processus d’aménagement des espaces urbains. Une étude appliquée au cas de l’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropos Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2012, 9782717864618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de l'évaluation en éducation et l'activité enseignante. Le cas des évaluations dites de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Chatel, Thierry Kirat, Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des dispositifs de l'action publique. Institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits liés au voisinage. L'effet des relations juridiques sur la construction institutionnelle de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORDRE CONCURRENTIEL AU SEIN DE LA SCIENCE JURIDIQUE : L'ANALYSE ECONOMIQUE DU DROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre concurrentiel. Mélanges en l'honneur d'Antoine Pirovano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Editions Frison-Roche, pp.339-349, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes nationaux d'innovation aux formes institutionnelles de la politique technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Baslé, D. Dufourt, J-A. Héraud, J. Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement institutionnel et changement technique : évaluation, droits de propriété intellectuele, système national d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l’emploi. Des métriques de l’équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes d'apprentissage automatique : un défi technique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the financial market react to regulatory sanctions? An event study in the french case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable, l'emploi et la responsabilité sociale de l'entreprise selon J.R. Commons et l'école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi (OCDE et Banque Mondiale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi : la mesure du droit du travail en question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme de Richard Posner : un regard critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marchés publics de la Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et l'économie : étude critique des relations entre les deux disciplines et ébauches de perspectives renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Theory in John R. Commons' Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint French-Japanese sessions, 2025, Japanese Association for Evolutionary Economics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Association for Evolutionary Economics, Mar 2025, Osaka (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Commons et l’institutionnalisme juridique français. Quelles proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument économique et le droit - Commentaires sur la synthèse des séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires doctoraux : L'argument économique et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Droit Paris 1 Panthéon Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux paradigmes en Droit et Economie : analyse économique du droit et institutionnalisme. Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Analyse économique du droit et au-delà. Regards croisés juristes et économistes sur les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts juridiques dans « Legal Foundations of Capitalism »: influences, appropriations et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Centenaire de Legal Foundations of Capitalism de John R. Commons. Des matériaux pour (re)penser le droit, l’éthique et la régulation du capitalisme", MSH Lyon-St Etienne, 2 décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCRID - TRIANGLE - Sciences po Lyon, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Commons : a Legal Theorist ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese-French Joint Meeting : About J.E. Commons, 9 novembre 2024 (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le néolibéralisme anglo-américain des années 1980 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness as a challenge for computer science and law. Introductory topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Which paths to achieve fairness in algorithmic decisions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the War Industries Board to the National Industrial Recovery Act: A US model of regulated competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Cournot, Les leçons de l'antitrust américain pour la crise actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting the antitrust ? Débats et controverses sur la légitimité de l'antitrust aux Etats-Unis, du Sherman Act à la décision Alcoa, 1890-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Se faire concurrence, de quel droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et travail. Les professions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre d'équipe. Projet de partenariat CRSH du CRIMT sur l'expérimentation institutionnelle et l'amélioration (ou la détérioration) du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est réguler. Discours et communication de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières et sociales : questions de frontières. EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité suppose-t-elle la barémisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Licenciement et barème. Prévoir et sécuriser ? Centre de recherche juridique, Université de Grenoble-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage des sols et des ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Etat prédateur, Conflits et Résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libéralisme autoritaire. De la Première à la Seconde Ecole de Chicago : les mutations du néolibéralisme américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Droit Economique et Max Planck Institute for Innovation and Competition, Munich, 11 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'applications de justice prédictive sur les indemnités pour licenciement abusif, 2012-2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire e-juris, MSH Lyon-Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux du travail en France, entre analyse économique et travail législatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL-SDJ Meeting, Law and Citizenship beyon states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer la justice en France. Gestion des juridictions et travail judiciaire, colloque Economie et droit dans le secteur public. Une comparaison des rapports collectifs de travail en France et au Québec,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Biens-Normes-Contrats (Université d'Avignon) et CRIMT (Montréal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la juridiction prud'homale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la juridiction prud'homale (COMPTRASEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prédictive : un nouveau paradigme du travail juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des avocats flamands, Les Legal Techs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Words in the Enforcement of Financial Regulation. the Case of the French Authority of the Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des institutions, héritage colonial et développement économique : une mise en perspective de relations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cliometrics And Complexity », ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IREPE, Facultés Catholiques de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair & discutant, session Organization and Regulation, Law & Society Graduate Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law &amp; Society Graduate Conference, PSL-University of California, Berkeley-Northwestern University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur la justice judiciaire et son administration en régime LOLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de la House of Public Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des salariés: essai de revue des analyses économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales : Analyse comparée des dispositifs légaux et/ou conventionnels de participation des travailleurs à la gestion dans la grande entreprise privée et publique, Comptasec,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licencier pour embaucher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Economie &amp; Politique au CESE "Quel agenda pour l'emploi et le code du travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gény and Edouard Lambert, two legal scholars on the path of the relationships between economics and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Law &amp; Economics annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF : d'une régulation substantielle à une régulation procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale : Enjeux pour la gouvernance foncière en Méditerranée : sécurité foncière et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international FONCIMED : Gouvernance responsable des régimes fonciers en Méditerranée - Conflits et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF depuis 2004 : d'une régulation substantielle à une régulation procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Recherche et Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il enseigner l'économie du droit ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques de l'université de Toulon. Le rôle de la pratique dans l'enseignement du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulon, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 27th Annual Conference : Inequality in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors bilan » et les finances publiques en temps de crise. Les partenariats publics-privés et l’expertise comptable et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Congrès triennal de l’ABSP : "Politiques de crise, crises du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits d’usage au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Produire plus, produire mieux », Ministère de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agrimer. FRA., Nov 2013, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage, préservation des espaces et tensions foncières sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer, des Côtes et des Iles/CNFG "Aménager ou ménager le littoral", Marseille, 29 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales. L'exemple du département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la Proximité "Dynamiques de proximités, le temps des débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'infrastructure en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées de la proximité : le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers. Poitiers, FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Dynamiques de Proximité : le temps des débats", Poitiers, 16 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable et la responsabilité de l'emploi : entre responsabilité individuelle et responsabilité sociale de l'entreprise. Quelle actualité de la controverse Commons / Morton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un capitalisme raisonnable ? La régulation économique selon J.R. Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales sous influence urbaine et conflits d'usage. Le cas de la région Ile de France sous le prisme du contentieux administratif (1981-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de l'ASRDLF Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble et Chambéry, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de comptabilité publique, droit des marchés publics et management public : Réflexions sur les dimensions économiques et juridiques du contrôle de la dépense publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence annuelle de la Society for the Advancement of Socio-Economics (Budapest, 30 juin-2 juillet 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les conflits d'usage : que nous apprend le contentieux judiciaire et administratif sur le développement des régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et enjeu du développement régional"</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon 9, 10 et 11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage et leur expression territoriale : une analyse des profils contentieux de sept départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de la proximité</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie institutionnelle. Sa place dans l'économie politique / John Rogers Commons ; édition critique par Jean-Jacques Gislain et Bruno Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability and Justification of Automatic-Decision Making : a Conceptual Framework and a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 31 p. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2603.02073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du travail à la lumière de son contentieux : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR Rhône-Alpes Projet 2.8. : analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats d'acquisition, maintenance et coût global de possession : comparaisons dans le domaine aéronautique entre la France, le Royaume-Uni, les Etats-Unis et l'OTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'émergence et procédures de résolution des conflits d'usage autour de l'espace et des ressources naturelles. Analyse dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses lexicales statistiques des entretiens avec les avocats sur le dommage corporel : classifications lexicales et profils des avocats In : outils d’aide à la décision et les modes de règlement des différends en matière de dommage corporel. Évolutions des droits français et étrangers. Perception des avocats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, institution et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Frédéric Livian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère du travail. 1996, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry KIRAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9681-6765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035568364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49366736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=D8jhCfwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116383091</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur le site de TRIANGLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédacteur invité et coordinateur du Volume 5, n° 2/2021 de la revue Management et Data Science : &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?&amp;quot; https://management-datascience.org/articles/15801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et crise financière : régulation et règlement des conflits en matière bancaire et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel-Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Boiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale Diritto per l'Economia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EGEA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.125, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2008, Géographies en Liberté, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Firm as an Entity: Implications for Economics, Accounting, and the Law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Canziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">London and NY routledge, pp.1-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique et ses dispositifs. Institutions, économie, politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit du contrat administratif : l’allocation des risques dans les marchés publics et les délégations de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du droit de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librarie générale de droit et de jurisprudence, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les coûts des programmes d'armement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of R. Commons' 'Legal Foundations of Capitalism' sub-issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXXIII (2025/3), pp.252, 2026, History of Economic Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licenciement et barème : prévoir et sécuriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boccon-Gibod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baruchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.280-333, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Law in John R. Commons’ Legal Foundations of Capitalism: Influences, Appropriations and Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIII (2025/3), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05503466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Years of John R. Commons' &amp;quot;Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Anno XXXIII (2025/3), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202506103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05584717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Legal Theory in John R. Commons' Transactional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary and Institutional Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40844-026-00335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Compte-rendu de John Rogers Commons, L’Économie institutionnelle. Sa place dans l’économie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34-35, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gj7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l'emploi. Des métriques de l'équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14amc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04940665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi, Destructive Coordination, Anfal and Islamic Political Capitalism. New Reading of Contemporary Iran, Palgrave-Macmillan, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2023/4), pp.645-648. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.334.0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and explainability in automatic decision-making systems. A challenge for computer science and law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100036. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 -Ce que la pandémie nous conduit à reconsidérer sur le travail, la décision publique et les relations entre la science et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 42 (3), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.042.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;L'Intelligence artificielle : vers un bouleversement du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des espaces ruraux et périurbains à l’épreuve des contestations : une perspective sociologique sur les pratiques de recours en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.387-411. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Philippe Légé : &amp;quot;Production et légitimation d’une réforme. Le « projet de loi Travail », Éditions du Croquant, collection savoir/agir, Vulaines-sur-Seine, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.35791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et les crises. Après la crise financière, un chantier à ouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison d'applications de &amp;quot;justice prédictive&amp;quot;. Le cas du contentieux de l'indemnisation du licenciement abusif, 2016-2016. Prédictice, Dalloz-Jurisprudence chiffrée et JurisData Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44-45 supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La barémisation, l'équité et la justice sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la crise financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibentif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stock markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (60), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1644443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjudiciariser les licenciements : des économistes au législateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie peut-elle être utile au juge judiciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis : le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J. R. Commons et l’Ecole du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.021.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès économiques des Conseils de prud'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Autorité des marchés financiers sanctionne-t-elle les pratiques de l'industrie financière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dauphine Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Claude Didry, &amp;quot;l'Institution du salariat : droit et salariat dans l'histoire&amp;quot; (La Dispute, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (janv-mars 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage et de voisinage de l’espace. Bilan d’un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (4), pp.8-29. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.804.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gwenola Bargain, &amp;quot;Normativité économique et droit du travail&amp;quot; (L.G.D.J., 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (juillet-septembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Economics in 20th–century Europe : History and Methodology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions du travail : quelles réévaluations ?‪ Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRANÇOIS GÉNY AND EDOUARD LAMBERT. TWO LEGAL SCHOLARS ON THE PATH OF THE RELATIONSHIPS BETWEEN ECONOMICS AND THE LAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LAW AND ECONOMICS IN 20TH-CENTURY EUROPE: HISTORY AND METHODOLOGY, XXIII (3), pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept économique et concepts juridiques de droits de propriété. Observations comparatives et transdisciplinaires en amont de l’analyse des droits fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes - Série B (Etudes et Recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Magsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’infrastructures en Ile de France. Des révélateurs des imperfections de la décision publique dans les espaces ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.203-229. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.131.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice, &amp;quot;La performance totale : nouvel esprit du capitalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (135)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal tradition and quality of institutions : is colonization by french law countries distinctive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criterio Libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage dans les espaces ruraux et périurbains. Le cas des infrastructures franciliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (332), pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage littoraux et intérieurs : une géographie du contentieux de seconde instance dans le département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usages des espaces urbains en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des Sociétés Civiles de Placement Immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le Code du travail ? Évaluer le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Casaux-Labrunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-8, pp.421-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d’usage des espaces périurbains et le contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.671-700. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.085.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITIGATION ON PUBLIC CONTRACT PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Contract Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (1), pp.154-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.29-64. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.107.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux comptables et budgétaires des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales : Les antagonismes dans l'occupation des espaces périurbains et ruraux (II). Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères pour évaluer l’analyse des conflits dans les théories économiques, avec une emphase particulière sur la question spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.215-240. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.9.215-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usages et dynamiques spatiales. Les antagonismes dans l'occupation des espaces périurbains et ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (3), pp.293-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réalisme dans l’analyse économique des conflits d’usage : les enseignements de l’étude du contentieux dans trois départements français (Isère, Loire-Atlantique, Seine-Maritime).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de partenariat et économie du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Bruno Amable et Stefano Palombarini, L'économie politique n'est pas une science morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 8 1er semestre, pp.134-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et Institutions : nouveaux éclairages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Institutions - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 et 7 - 1er et 2nd semestres, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs institutionnels pour la maintenance des matériels aéronautiques de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du réalisme en économie des institutions et ses implications sur l'analyse des fondements juridiques des transactions économiques : Commons versus Williamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LVI (3), pp.171-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALLOCATION DES RISQUES DANS LES CONTRATS :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (n° 1), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et la jurisprudence : étude de plusieurs registres d’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, LIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme, l’économie et l’intelligence des règles juridiques : leçons de la méthode institutionnaliste de John Rodger Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à : Yahya El Yahyaoui : « Les multinationales du numérique. Le numérique comme objet géostratégique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les multinationales du numérique. Le numérique comme objet géostratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. KIRAT, Préface à : M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Vahabi, M. Fawaz, The Political Economy of Confict, Presses U. Paris Sorbonne Cité, à paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisme à la Commons et l'économie des conventions de Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy, Christian; Didry, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie est une science réflexive : chômage, convention et capacité dans l'œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.183-191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03800784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement juridique de l'économie : l’institutionnalisme réaliste s’est-il dissous dans la sociologie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulation des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, droit et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bance; Jacques Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique, action publique et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-399, 2021, 979-10-240-1521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le nouveau constitutionnalisme et les pouvoirs privés : nouveaux regards (critiques) sur l’entreprise et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgile Chassagnon; Véronique Dutraive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie politique institutionnaliste de l'entreprise : Travail, démocratie et gouvernement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-301, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'économie dans les sciences sociales : Marc Guillaume, Jacques Attali...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation et les nouvelles technologies de l'information et la communication : les précurseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1968/2019. 50 ans de recherche à Dauphine. Hier, aujourd'hui et demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-108, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-166, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration of Courts in France. A Review of the Principal Issues Since 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Challenges in Court Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'économie du droit dans les facultés de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique(s) et enseignement du droit. L'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-325, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition administrative devant l'Autorité des marchés financiers : complément ou substitut de la sanction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière. Régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la dimension conflictuelle dans le processus d’aménagement des espaces urbains. Une étude appliquée au cas de l’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropos Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2012, 9782717864618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits liés au voisinage. L'effet des relations juridiques sur la construction institutionnelle de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et changements socio-économiques dans les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de l'évaluation en éducation et l'activité enseignante. Le cas des évaluations dites de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Salais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Chatel, Thierry Kirat, Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie des dispositifs de l'action publique. Institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORDRE CONCURRENTIEL AU SEIN DE LA SCIENCE JURIDIQUE : L'ANALYSE ECONOMIQUE DU DROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre concurrentiel. Mélanges en l'honneur d'Antoine Pirovano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Editions Frison-Roche, pp.339-349, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes nationaux d'innovation aux formes institutionnelles de la politique technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Baslé, D. Dufourt, J-A. Héraud, J. Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement institutionnel et changement technique : évaluation, droits de propriété intellectuele, système national d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et discrimination dans l’emploi. Des métriques de l’équité à des modèles algorithmiques conformes au droit anti-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equité et explicabilité des algorithmes d'apprentissage automatique : un défi technique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the financial market react to regulatory sanctions? An event study in the french case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l'institutionnalisation du champ aux Etats-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable, l'emploi et la responsabilité sociale de l'entreprise selon J.R. Commons et l'école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi : la mesure du droit du travail en question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de protection de l'emploi (OCDE et Banque Mondiale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marchés publics de la Défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et l'économie : étude critique des relations entre les deux disciplines et ébauches de perspectives renouvelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pragmatisme de Richard Posner : un regard critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Theory in John R. Commons' Legal Foundations of Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint French-Japanese sessions, 2025, Japanese Association for Evolutionary Economics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Association for Evolutionary Economics, Mar 2025, Osaka (Japon), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Commons et l’institutionnalisme juridique français. Quelles proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument économique et le droit - Commentaires sur la synthèse des séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires doctoraux : L'argument économique et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale de Droit Paris 1 Panthéon Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux paradigmes en Droit et Economie : analyse économique du droit et institutionnalisme. Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Analyse économique du droit et au-delà. Regards croisés juristes et économistes sur les politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05469015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Commons : a Legal Theorist ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese-French Joint Meeting : About J.E. Commons, 9 novembre 2024 (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts juridiques dans « Legal Foundations of Capitalism »: influences, appropriations et contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Centenaire de Legal Foundations of Capitalism de John R. Commons. Des matériaux pour (re)penser le droit, l’éthique et la régulation du capitalisme", MSH Lyon-St Etienne, 2 décembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCRID - TRIANGLE - Sciences po Lyon, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le néolibéralisme anglo-américain des années 1980 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness as a challenge for computer science and law. Introductory topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Which paths to achieve fairness in algorithmic decisions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting the antitrust ? Débats et controverses sur la légitimité de l'antitrust aux Etats-Unis, du Sherman Act à la décision Alcoa, 1890-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Se faire concurrence, de quel droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the War Industries Board to the National Industrial Recovery Act: A US model of regulated competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Centre Cournot, Les leçons de l'antitrust américain pour la crise actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et travail. Les professions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre d'équipe. Projet de partenariat CRSH du CRIMT sur l'expérimentation institutionnelle et l'amélioration (ou la détérioration) du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Magog, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire c'est réguler. Discours et communication de l'Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières et sociales : questions de frontières. EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité suppose-t-elle la barémisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Licenciement et barème. Prévoir et sécuriser ? Centre de recherche juridique, Université de Grenoble-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer la justice en France. Gestion des juridictions et travail judiciaire, colloque Economie et droit dans le secteur public. Une comparaison des rapports collectifs de travail en France et au Québec,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Biens-Normes-Contrats (Université d'Avignon) et CRIMT (Montréal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux du travail en France, entre analyse économique et travail législatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL-SDJ Meeting, Law and Citizenship beyon states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libéralisme autoritaire. De la Première à la Seconde Ecole de Chicago : les mutations du néolibéralisme américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Droit Economique et Max Planck Institute for Innovation and Competition, Munich, 11 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'applications de justice prédictive sur les indemnités pour licenciement abusif, 2012-2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire e-juris, MSH Lyon-Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de la juridiction prud'homale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la juridiction prud'homale (COMPTRASEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prédictive : un nouveau paradigme du travail juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des avocats flamands, Les Legal Techs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage des sols et des ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Etat prédateur, Conflits et Résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des institutions, héritage colonial et développement économique : une mise en perspective de relations complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cliometrics And Complexity », ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’indemnisation du chômage aux Etats-Unis. Le capitalisme raisonnable, l’emploi et la responsabilité sociale de l’entreprise selon J.R. Commons et l’école du Wisconsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IREPE, Facultés Catholiques de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair & discutant, session Organization and Regulation, Law & Society Graduate Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law &amp; Society Graduate Conference, PSL-University of California, Berkeley-Northwestern University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur la justice judiciaire et son administration en régime LOLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de la House of Public Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des salariés: essai de revue des analyses économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales : Analyse comparée des dispositifs légaux et/ou conventionnels de participation des travailleurs à la gestion dans la grande entreprise privée et publique, Comptasec,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licencier pour embaucher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Economie &amp; Politique au CESE "Quel agenda pour l'emploi et le code du travail ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Words in the Enforcement of Financial Regulation. the Case of the French Authority of the Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF depuis 2004 : d'une régulation substantielle à une régulation procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique régulatoire de l'AMF : d'une régulation substantielle à une régulation procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRISSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale : Enjeux pour la gouvernance foncière en Méditerranée : sécurité foncière et conflictualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international FONCIMED : Gouvernance responsable des régimes fonciers en Méditerranée - Conflits et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gény and Edouard Lambert, two legal scholars on the path of the relationships between economics and the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Law &amp; Economics annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il enseigner l'économie du droit ? Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées scientifiques de l'université de Toulon. Le rôle de la pratique dans l'enseignement du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulon, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets react to regulatory sanctions? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 27th Annual Conference : Inequality in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial markets Authority, 2006-2011. From substantive to procedural financial regulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Recherche et Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors bilan » et les finances publiques en temps de crise. Les partenariats publics-privés et l’expertise comptable et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Congrès triennal de l’ABSP : "Politiques de crise, crises du politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des conflits d’usage au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Produire plus, produire mieux », Ministère de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agrimer. FRA., Nov 2013, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits d'usage, préservation des espaces et tensions foncières sur le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Commission de Géographie de la Mer, des Côtes et des Iles/CNFG "Aménager ou ménager le littoral", Marseille, 29 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales. L'exemple du département de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la Proximité "Dynamiques de proximités, le temps des débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'infrastructure en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées de la proximité : le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers. Poitiers, FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux liés à des conflits d'usage sur les territoires à l'épreuve des proximités spatiales, fonctionnelles et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Dynamiques de Proximité : le temps des débats", Poitiers, 16 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme raisonnable et la responsabilité de l'emploi : entre responsabilité individuelle et responsabilité sociale de l'entreprise. Quelle actualité de la controverse Commons / Morton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un capitalisme raisonnable ? La régulation économique selon J.R. Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales sous influence urbaine et conflits d'usage. Le cas de la région Ile de France sous le prisme du contentieux administratif (1981-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de l'ASRDLF Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble et Chambéry, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de comptabilité publique, droit des marchés publics et management public : Réflexions sur les dimensions économiques et juridiques du contrôle de la dépense publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence annuelle de la Society for the Advancement of Socio-Economics (Budapest, 30 juin-2 juillet 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les conflits d'usage : que nous apprend le contentieux judiciaire et administratif sur le développement des régions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et enjeu du développement régional"</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon 9, 10 et 11 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'usage et leur expression territoriale : une analyse des profils contentieux de sept départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées de la proximité</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie institutionnelle. Sa place dans l'économie politique / John Rogers Commons ; édition critique par Jean-Jacques Gislain et Bruno Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability and Justification of Automatic-Decision Making : a Conceptual Framework and a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 31 p. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2603.02073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le droit du travail à la lumière de son contentieux : comparaison des droits et des procédures, mesure des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR Rhône-Alpes Projet 2.8. : analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats d'acquisition, maintenance et coût global de possession : comparaisons dans le domaine aéronautique entre la France, le Royaume-Uni, les Etats-Unis et l'OTAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'émergence et procédures de résolution des conflits d'usage autour de l'espace et des ressources naturelles. Analyse dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses lexicales statistiques des entretiens avec les avocats sur le dommage corporel : classifications lexicales et profils des avocats In : outils d’aide à la décision et les modes de règlement des différends en matière de dommage corporel. Évolutions des droits français et étrangers. Perception des avocats français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Vu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des modalités de résolution des tensions liées aux différents usages des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Aviles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, institution et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Frédéric Livian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère du travail. 1996, 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2823D83"/>
+    <w:nsid w:val="5E72D244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kirat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9681-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035568364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49366736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116383091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13236" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel-Maroger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Canziani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00335-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05584717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202506103005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14amc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gj7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0645" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239867v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.042.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pepin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibentif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1644443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Casaux-Labrun&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.085.0671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.215-240" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104332v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvaris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1333" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement-l-entreprise-le-nouveau-constitutionnalisme-et-les-pouvoirs-prives.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/179319.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832473v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667000v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485514v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112064v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111820v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637218v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110980v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110984v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513232v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603711v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198049v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefranc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567849v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Tajouri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.02073" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586501v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004202v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Aviles" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lequin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-kirat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9681-6765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035568364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49366736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=D8jhCfwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116383091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel-Maroger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Canziani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chatel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baruchel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05584717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202506103005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40844-026-00335-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gj7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14amc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.334.0645" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239867v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Do" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.042.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pepin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibentif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1644443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.804.0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4328" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Casaux-Labrun&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.085.0671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.215-240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1333" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/economie-politique-institutionnaliste-de-l-entreprise-travail-democratie-et-gouvernement-l-entreprise-le-nouveau-constitutionnalisme-et-les-pouvoirs-prives.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/179319.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087419v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20200" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136551v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004465v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962346v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110965v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111820v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637218v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637271v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111828v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343301v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemoine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074550v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefranc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Tajouri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.02073" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aviles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Aviles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prieur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812529v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lequin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>