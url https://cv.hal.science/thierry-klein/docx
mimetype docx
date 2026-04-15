--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1047,352 +1047,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474902v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASRS-CMFS: Using a custom Transformer-based model to predict anomalies in aviation incident reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviation results for sparse tables in hashing with linear probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">A Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (591), </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace9100591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-021-01100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487944v1</w:t>
+                <w:t xml:space="preserve">hal-01097276v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation results for sparse tables in hashing with linear probing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic proofs of large deviation results for sums of semiexponential random variables and explicit rate function at the transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-021-01100-1⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-96409-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097276v4</w:t>
+                <w:t xml:space="preserve">hal-02895684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic proofs of large deviation results for sums of semiexponential random variables and explicit rate function at the transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASRS-CMFS: Using a custom Transformer-based model to predict anomalies in aviation incident reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brosset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Petit</w:t>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (591), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-96409-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace9100591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895684v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation results for triangular arrays of semiexponential random variables</w:t>
               </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (2), p.399-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2082,131 +2082,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Central Limit Theorem for Wasserstein type distances between two different laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-AIHP990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624786v2</w:t>
+                <w:t xml:space="preserve">hal-01998724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic properties of the maximum likelihood and cross validation estimators for transformed Gaussian processes</w:t>
               </w:r>
@@ -2303,161 +2333,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+                <w:t xml:space="preserve">A Central Limit Theorem for Wasserstein type distances between two different laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198, </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/19-AIHP990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998724v2</w:t>
+                <w:t xml:space="preserve">hal-01624786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (1), pp 76-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3013,235 +3013,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROXIMATION OF LIMIT STATE SURFACES IN MONOTONIC MONTE CARLO SETTINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis based on Cramér von Mises distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moutoussamy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1015091⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.522-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1025621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133340v1</w:t>
+                <w:t xml:space="preserve">hal-01163393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis based on Cramér von Mises distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+                <w:t xml:space="preserve">APPROXIMATION OF LIMIT STATE SURFACES IN MONOTONIC MONTE CARLO SETTINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.522-548. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1025621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1015091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163393v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of barycenters in the Wasserstein space by averaging optimal transport maps</w:t>
               </w:r>
@@ -3524,252 +3524,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSIFICATION IN GENERAL FINITE DIMENSIONAL SPACES WITH THE NEAREST NEIGHBOR RULE: NECESSARY AND SUFFICIENT CONDITIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical inference for Sobol pick freeze Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadat</w:t>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Agnes Lagnoux-Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.881-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2015.1105803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973286v1</w:t>
+                <w:t xml:space="preserve">hal-00804668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inference for Sobol pick freeze Monte Carlo method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Janon</w:t>
+                <w:t xml:space="preserve">CLASSIFICATION IN GENERAL FINITE DIMENSIONAL SPACES WITH THE NEAREST NEIGHBOR RULE: NECESSARY AND SUFFICIENT CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.982-1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804668v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sensitivity analysis subordinated to a contrast</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for multidimensional and functional outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,103 +3958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality and efficiency of two Sobol index estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lagnoux-Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.342-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4196,77 +4196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity estimation of non-homogeneous Poisson processes from shifted trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, p. 881-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4313,51 +4313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity indices for multivariate outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (4), pp.1341-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,64 +5555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring use of transformer based models on incident reports in aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,291 +5653,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Approach for Aircraft Arrival Sequencing Investigation at Terminal Maneuvering Area</w:t>
+                <w:t xml:space="preserve">Challenging Top Level Aircraft Requirements based on operations analysis and data-driven models, application to take-off performance design requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go Nam Lui</w:t>
+                <w:t xml:space="preserve">Nicolas Peteilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhea Liem</w:t>
+                <w:t xml:space="preserve">Thierry Druot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea P Liem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation 2020 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2020-2869⟩</w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jun 2020, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-3171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868109v1</w:t>
+                <w:t xml:space="preserve">hal-02866381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging Top Level Aircraft Requirements based on operations analysis and data-driven models, application to take-off performance design requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peteilh</w:t>
+                <w:t xml:space="preserve">Data-Driven Approach for Aircraft Arrival Sequencing Investigation at Terminal Maneuvering Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Nam Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhea P Liem</w:t>
+                <w:t xml:space="preserve">Rhea Liem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jun 2020, Reno, United States. </w:t>
+              <w:t xml:space="preserve">Aviation 2020 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual event, United States. pp.ISBN: 978-1-62410-598-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2020-3171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-2869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866381v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFDS), May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6059,51 +6059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Pick-Freeze Mirror algorithm for Sensitity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7008,77 +7008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity estimation of non-homogeneous Poisson processes from shifted trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7417,51 +7417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="759DB3F9"/>
+    <w:nsid w:val="88B54190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1276-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079035396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04291863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2023.110015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474902v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gremaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097276v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagnoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01100-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895684v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.58" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044223v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1354957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624786v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1712" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801795v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879135v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1632859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333401v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moutoussamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1015091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163393v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025621" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763668v7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700314v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-aihp706" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2015.1105803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800847v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1346" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Marckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rouault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117905000000044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02868109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Nam Lui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Liem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2869" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea P Liem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3171" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052837v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Da Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655042v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03667323v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04323493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250022v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532713v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01975674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1276-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079035396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04291863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2023.110015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474902v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gremaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097276v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01100-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895684v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.58" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044223v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1354957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1712" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801795v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879135v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1632859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333401v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163393v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moutoussamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1015091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763668v7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700314v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-aihp706" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2015.1105803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800847v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1346" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Marckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rouault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117905000000044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea P Liem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02868109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Nam Lui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Liem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2869" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052837v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Da Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655042v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03667323v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04323493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250022v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532713v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01975674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>