--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -467,265 +467,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">funGp: An R Package for Gaussian Process Regression with Scalar and Functional Inputs</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models and Flight Phase Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+                <w:t xml:space="preserve">Rémi Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachoc</w:t>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v109.i05⟩</w:t>
+              <w:t xml:space="preserve">Journal of open aviation science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59490/joas.2024.7269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582236v3</w:t>
+                <w:t xml:space="preserve">hal-04291863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models and Flight Phase Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">funGp: An R Package for Gaussian Process Regression with Scalar and Functional Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perrichon</w:t>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gendre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of open aviation science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59490/joas.2024.7269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18637/jss.v109.i05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291863v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582236v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the averaged rank-based estimator for first order Sobol index inference</w:t>
               </w:r>
@@ -930,603 +930,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Sensitivity Analysis: a novel generation of mighty estimators based on rank statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviation results for sparse tables in hashing with linear probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+                <w:t xml:space="preserve">A Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gremaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/21-BEJ1421⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-021-01100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474902v6</w:t>
+                <w:t xml:space="preserve">hal-01097276v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation results for sparse tables in hashing with linear probing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic proofs of large deviation results for sums of semiexponential random variables and explicit rate function at the transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagnoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-021-01100-1⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-96409-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097276v4</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic proofs of large deviation results for sums of semiexponential random variables and explicit rate function at the transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASRS-CMFS: Using a custom Transformer-based model to predict anomalies in aviation incident reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brosset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Petit</w:t>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (591), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-96409-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace9100591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895684v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASRS-CMFS: Using a custom Transformer-based model to predict anomalies in aviation incident reports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large deviation results for triangular arrays of semiexponential random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace9100591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), p.399-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2021.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487944v1</w:t>
+                <w:t xml:space="preserve">hal-02968048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviation results for triangular arrays of semiexponential random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Sensitivity Analysis: a novel generation of mighty estimators based on rank statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (2), p.399-420. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.2345-2374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2021.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/21-BEJ1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968048v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474902v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum entropy on the mean approach to solve generalized inverse problems with an application in computational thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,77 +1599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis in general metric spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,103 +1820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
@@ -2082,278 +2082,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Asymptotic properties of the maximum likelihood and cross validation estimators for transformed Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198, </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJS1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998724v2</w:t>
+                <w:t xml:space="preserve">hal-02388266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of the maximum likelihood and cross validation estimators for transformed Gaussian processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gaussian process metamodeling of functional-input code for coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Furrer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-EJS1712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2020.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388266v1</w:t>
+                <w:t xml:space="preserve">hal-01998724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Central Limit Theorem for Wasserstein type distances between two different laws</w:t>
               </w:r>
@@ -2443,103 +2443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
@@ -2571,932 +2571,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditional Berry-Esseen inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiparametric estimation of plane similarities: application to fast computation of aeronautic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2019.7⟩</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.1168-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2019.1632859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801795v3</w:t>
+                <w:t xml:space="preserve">hal-01879135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric estimation of plane similarities: application to fast computation of aeronautic loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Prediction of Preliminary Maximum Wing Bending Moments under Discrete Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2019.1632859⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C035329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879135v3</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Preliminary Maximum Wing Bending Moments under Discrete Gust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conditional Berry-Esseen inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp 76-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.C035329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919045v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801795v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower risk bounds for estimating the Wasserstein barycenter of random measures on the real line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raúl Gouet</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis based on Cramér von Mises distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Lopez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-EJS1400⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.522-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1025621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333401v2</w:t>
+                <w:t xml:space="preserve">hal-01163393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis based on Cramér von Mises distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+                <w:t xml:space="preserve">APPROXIMATION OF LIMIT STATE SURFACES IN MONOTONIC MONTE CARLO SETTINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.522-548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1025621⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1015091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163393v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROXIMATION OF LIMIT STATE SURFACES IN MONOTONIC MONTE CARLO SETTINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Characterization of barycenters in the Wasserstein space by averaging optimal transport maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1015091⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.35 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133340v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763668v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of barycenters in the Wasserstein space by averaging optimal transport maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+                <w:t xml:space="preserve">A case study : Influence of Dimension Reduction on regression trees-based Algorithms -Predicting Aeronautics Loads of a Derivative Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763668v7</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study : Influence of Dimension Reduction on regression trees-based Algorithms -Predicting Aeronautics Loads of a Derivative Aircraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grihon</w:t>
+                <w:t xml:space="preserve">Upper and lower risk bounds for estimating the Wasserstein barycenter of random measures on the real line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (02), pp.2253--2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700314v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic PCA in the Wasserstein space by convex PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3530,51 +3530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference for Sobol pick freeze Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,90 +3850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for multidimensional and functional outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.575-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,51 +4183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity estimation of non-homogeneous Poisson processes from shifted trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity indices for multivariate outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 351 (7-8), pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional large and moderate deviations for sums of discrete random variables. Combinatoric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,960 +5010,1068 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation in Europe during the Holocene</w:t>
+                <w:t xml:space="preserve">On the Wasserstein geodesic principal component analysis of probability measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Rohm</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nina Vesseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489577v1</w:t>
+                <w:t xml:space="preserve">hal-05133250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation of Europe during the Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation in Europe during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Rohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Fyfe</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Rome (Italie), Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228128v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système local de prévision et alerte des submersions côtières centré sur les besoins des utilisateurs et utilisant des techniques de métamodélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+                <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation of Europe during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Rohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INQUA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780209v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle paramétrique pour estimer la dégradation de la fiabilité de démarrage d’une turbine à gaz à partir de données d’essais</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un système local de prévision et alerte des submersions côtières centré sur les besoins des utilisateurs et utilisant des techniques de métamodélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Lambda-Mu 23 de maïtrise des risques et de sûreté de fonctionnement (2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820777v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring use of transformer based models on incident reports in aviation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+                <w:t xml:space="preserve">Modèle paramétrique pour estimer la dégradation de la fiabilité de démarrage d’une turbine à gaz à partir de données d’essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artashes Asoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bondivenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Congrès Lambda-Mu 23 de maïtrise des risques et de sûreté de fonctionnement (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200916v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging Top Level Aircraft Requirements based on operations analysis and data-driven models, application to take-off performance design requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peteilh</w:t>
+                <w:t xml:space="preserve">Exploring use of transformer based models on incident reports in aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rhea P Liem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2020-3171⟩</w:t>
+              <w:t xml:space="preserve">CORIA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On Line meeting, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866381v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Approach for Aircraft Arrival Sequencing Investigation at Terminal Maneuvering Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging Top Level Aircraft Requirements based on operations analysis and data-driven models, application to take-off performance design requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Druot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go Nam Lui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Nathalie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhea Liem</w:t>
+                <w:t xml:space="preserve">Rhea P Liem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation 2020 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual event, United States. pp.ISBN: 978-1-62410-598-2, </w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jun 2020, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2020-2869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-3171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868109v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data-Driven Approach for Aircraft Arrival Sequencing Investigation at Terminal Maneuvering Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Nam Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aviation 2020 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual event, United States. pp.ISBN: 978-1-62410-598-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-2869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normalité asymptotique et efficacité dans l'estimation des indices de Sobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,1068 +6086,967 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFDS), May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Pick-Freeze Mirror algorithm for Sensitity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Wasserstein geodesic principal component analysis of probability measures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic efficiency for Sobol' and Cramér-von Mises indices under two designs of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mong Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05133250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis from a single input/output sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052837v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic efficiency for Sobol' and Cramér-von Mises indices under two designs of experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Geostatistical framework to Interpolate Sustainable Aviation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04655042v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multivariate Functional Data Analysis of Aircraft Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum for Global Sensitivity Analysis: a novel generation of mighty estimators based on rank statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125285v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geostatistical framework to Interpolate Sustainable Aviation Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deviation results for Mandelbrot's multiplicative cascades with (stretched) exponential tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323493v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation results for Mandelbrot's multiplicative cascades with (stretched) exponential tails</w:t>
+                <w:t xml:space="preserve">Convergence of an estimator of the Wasserstein distance between two continuous probability distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250022v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of an estimator of the Wasserstein distance between two continuous probability distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Fréchet features for random distributions and associated sensitivity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526879v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fréchet features for random distributions and associated sensitivity indices</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Intensity estimation of non-homogeneous Poisson processes from shifted trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,90 +7135,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant Colony based model selection for functional-input Gaussian process regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] D3.b, Institut de Mathématiques de Toulouse &amp; Institut Universitaire de France, UMR 5219, Université de Toulouse, CNRS, UPS IMT. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7417,51 +7424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88B54190"/>
+    <w:nsid w:val="343B8495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1276-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079035396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04291863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2023.110015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474902v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gremaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097276v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01100-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895684v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.58" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044223v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1354957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1712" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801795v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879135v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1632859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333401v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163393v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moutoussamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1015091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763668v7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700314v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-aihp706" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2015.1105803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800847v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1346" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Marckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rouault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117905000000044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea P Liem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02868109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Nam Lui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Liem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2869" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052837v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Da Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655042v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03667323v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04323493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250022v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532713v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01975674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1276-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079035396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04291863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2024.7269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582236v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v109.i05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2023.110015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097276v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01100-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895684v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96409-2_8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2021.58" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474902v7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gremaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044223v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moreno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1354957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1712" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998724v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624786v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879135v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grihon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1632859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035329" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801795v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163393v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1025621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moutoussamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1015091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763668v7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700314v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333401v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1400" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Gouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-aihp706" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux-Renaudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2015.1105803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rachdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665048v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537236v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-EJS794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800847v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1346" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Marckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rouault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117905000000044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vesseron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cazelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea P Liem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3171" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02868109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Nam Lui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Liem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2869" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655042v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052837v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Da Veiga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04323493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03667323v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125285v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250022v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532713v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01975674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>