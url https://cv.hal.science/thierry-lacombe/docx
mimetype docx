--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LACOMBE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9968-8228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184282012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity of Lebanon’s underexploited grapevine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.4321-4343. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-024-02203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic profiling of a hidden grapevine germplasm from the ancient terraces of Hadchit village, North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Assad Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1418, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1418.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uneven impacts of climate change around the world and across the annual cycle of winegrapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin I. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor van der Meersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (5), pp.e0000539. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage and origin of the grapevine cultivar 'Jutrzenka' based on SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Widz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Perko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanko Vršič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the grapevine cultivated biodiversity: indices for an objective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divergent haplotype with a large deletion at the berry color locus causes a white-skinned phenotype in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.uhaf069. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a more predictive model of terroir for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouleau-Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.1611-1620. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the Bregin grape variety, also known as Raisin de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.1591. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/crescentis.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species relationships within the genus Vitis based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (7), pp.e0283324. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0283324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis genetic resources: current challenges, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengchang Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chloroplast genome sequencing of Vitis vinifera subsp. sylvestris – wild ancestors of cultivated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kotorashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nato Kotaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazha Tabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (4), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023/62.193-201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-022-00872-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of genetic and geographical groups of grape varieties (Vitis vinifera L.) based on their volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Šikuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Štambuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasminka Karoglan Kontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.942148. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.942148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.jkac103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and recovery of local Vitis vinifera L. cultivars collected in ancient vineyards in different locations of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tornello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.581-589. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of grapevine red blotch virus in two European ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (1), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-021-00952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et diversification des plantes: Le cas de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 661, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphology uncovers 1500 years of vine agrobiodiversity before the advent of the Champagne wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2305. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81787-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of genetic and geographical groups of grape varieties (Vitis vinifera L.) based on their polyphenolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Sikuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Stambuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasminka Karoglan Kontic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity of grapevine Kizil Sapak virus and implications for its detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.1849-1853. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-020-04673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of a novel grapevine-infecting member of the genus Polerovirus, grapevine polerovirus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165 (7), pp.1683-1685. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-020-04640-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity buffers winegrowing regions from climate change losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Morales-Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin I. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2864-2869. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906731117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Ancient DNA from a 215-year-old Grapevine Herbarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (4), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2019.19005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic insights into the origins of French grapevine diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.595-603. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0437-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended diversity analysis of cultivated grapevine Vitis vinifera with 10K genome-wide SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine virus T diversity as revealed by full-length genome sequences assembled from high-throughput sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheen Nourinejhad Zarghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), 17 p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdot (Grosse Mérille). Una antigua y rara variedad francesa, patrimonio de la viticultura chilena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippo Pszczólkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (14), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the history of the grapevine and viticulture: A quantitative eco-anatomical perspective applied to modern and archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinot to Xinomavro in the world's future wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morales-Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-017-0016-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Origin of Seedless Grapes Is Associated with a Missense Mutation in the MADS-Box GeneVviAGL11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Diestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177 (3), pp.1234-1253. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.18.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete plastid genomes of South Caucasian, European and Mediterranean Basin wild grapevines (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;sylvestris&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunelauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gogniashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kotorashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1188, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1188.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Vitis labrusca&amp;lt;/em&amp;gt; L. et ses principaux hybrides en Franche-Comté, contribution à leur caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Romanian grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Gheorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2017.56.173-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and parentage of some South American grapevine cultivars present in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignes sauvages colluviales Vitis vinifera subsp. sylvestris (Gmelin) Hegi dans le massif jurassien, nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.113-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine phenology in France : from past observations to future evolutions in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.115 - 126. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Nucleotide Sequence of an Isolate of Grapevine Satellite Virus and Evidence for the Presence of Multimeric Forms in an Infected Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (16), pp.e01703-16. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01703-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of grapevine varieties for Pisco production under conditions of the middle zone of the Ica valley, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pignataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orjeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agropecuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17268/sci.agropecu.2017.01.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding principles for identification, evaluation and conservation of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. subsp sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Zdunic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. E. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (3), pp.127-131. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2017.56.127-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of an original grapevine cultivar (Vitis vinifera) found in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro S Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hinrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciencia e investigacion agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.16-16. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-16202016000200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing plant images at the variety level: Did you say fine-grained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Maghnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clustering and parentage analysis of Western Balkan grapevines (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stajner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Progar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pokorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]MybA1[/i] gene diversity across the [i]Vitis[/i] genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9836-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude à grande échelle de la généalogie des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of grapevine genetic resources maintained in Eastern European Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Topfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cornea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (SI), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grapevine accessions from Argentina introduced in the ampelographic collection of Domaine de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, 3 p. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140301019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small XY chromosomal region explains sex determination in wild dioecious V. vinifera and the reversal to hermaphroditism in domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.229. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Neuenschwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e110436. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediator is an intrinsic component of the basal RNA polymerase II machinery in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siew Lay Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (21), pp.9651 - 9662. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale parentage analysis in an extended set of grapevine cultivars (Vitis vinifera L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.401-14. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1988-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in cultivated grapevines is linked to geography and human selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (25), 33 p. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mildew resistance in wild and cultivated Central Asian grape germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summaira Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (149), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties (Vitis vinifera L.) from the Balearic Islands: genetic characterization and relationship with Iberian Peninsula and Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia García-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gaforio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Munoz-Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.589 - 605. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-011-9706-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly polymorphic nSSR markers: A useful tool to assess origin of North African cultivars and to provide additional proofs of secondary grapevine domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep at the Rpv3 locus during grapevine breeding for downy mildew resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Gaspero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Diego Castellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Eibach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (2), pp.277 - 286. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1703-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Vitis Database (www.eu-vitis.de) - a technical innovation through an online uploading and interactive modification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine european catalogue: towards a comprehensive list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Moroccan grape accessions conserved ex situ compared to Maghreb and European gene pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerhoune Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour El Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1287-1298. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and biogeography of the disjunct Vitis subg. Vitis (Vitaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité intravariétale de la vigne en France : situation générale en 2010, perspectives et priorités pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of grape genetic diversity as a tool for germplasm collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (6), pp.1233-1245. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1527-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité intravariétale de la vigne en France : situation générale en 2010, perspectives et priorités pour l’avenir (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in wild French grapevine, Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (5), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and history of grapevine (Vitis vinifera) under domestication: new morphometric perspectives to understand seed domestication syndrome and reveal origins of ancient European cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elidie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (3), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the VvMybA gene family, the major determinant of berry colour in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (4), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and differentiation among grapevines (Vitis vinifera) accessions from Maghreb region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El-Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-009-9467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of moroccan grapevine germplasm using SSR markers for the establishment of a reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grape cultivars from Liguria (north-western Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torello-Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Tunisian grapes as revealed by microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (4), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of Merlot and related winegrape cultivars of southwestern France: discovery of the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloned Equine Thyrotropin Receptor Is Hypersensitive to Human Chorionic Gonadotropin; Identification of Three Residues in the Extracellular Domain Involved in Ligand Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lefevre-Minisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malthièry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149 (10), pp.5088 - 5096. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2008-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of nested genetic core collections to optimize the exploitation of natural diversity in Vitis vinifera L. subsp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (31), 12 p. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of grapevine rootstock 'Fercal' finally elucidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine grape (Vitis vinifera L.) color associates with allelic variation in the domestication gene VvmybA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Cadle-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher L. Owens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 114 (4), pp.723-730. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0472-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spanish origin of representative ancient American grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejrandra Milla Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hinrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (2), pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et valorisation du cépage Trousseau gris dans les Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical origins and genetic diversity of wine grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (9), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in cultivated grapevine, Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (4), pp.708-716. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité d'une population de vignes sauvages du Pic Saint-Loup (Hérault) et relations avec le compartiment cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (suppl1), pp.S289-S304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques moléculaires au service de la gestion des ressources génétiques de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (19), pp.406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire pour demain : Le domaine de Vassal, conservatoire génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 177, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de cépages du Domaine de Vassal INRAE à Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine de la viticulture face aux enjeux des musées et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Cognac Communauté d’Agglomération, Nov 2025, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité intra-variétale de la concentration en sucres du Merlot dépend davantage de l’évaporation tardive que du chargement des sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée TerclimPro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Mixte de Recherche Ecophysiologie et Génomique Fonctionnelle de la Vigne (UMR EGFV); Vitinnov; International Viticulture and Enology Society (IVES); INNO'VIN, Feb 2025, Bordeaux et Cognac, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur le matériel végétal vigne : état des lieux de la recherche, de la conservation et de l’amélioration variétale pour l’adaptation, notamment au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAO - Actualiser les connaissances en viticulture et œnologie face aux nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAO, Apr 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos genéticos de la vid: retos actuales, logros y perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del ICVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, May 2025, Logroño, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'hybridation de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation CTNSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTNSP, May 2025, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rară Neagră 2.0: prospecting, improving and safeguarding the biodiversity in an eastern european heritage grape variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Arpentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th World Congress of Vine and Wine (OIV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation International de la Vigne et du Vin (OIV); IVES, Jun 2025, Chișinău, MD, Moldova. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/pL5i2F7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique de la vigne ou comment l’évolution de la vigne a façonné la diversité: les enjeux de la préservation d’une diversité génétique mondiale au service de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid genomics of Vitis vinifera L. for understanding the molecular basis of grapevine domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/4yRbJwf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quoi de neuf sur une vieille histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAAPG, Mar 2024, Montmélian, France. pp.199-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting, the most sustainable way to control phylloxera over 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la Vigne et du Vin, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j3aw-x550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of Vitis vinifera L. subsp. sylvestris Gmelin based on 3.000 individuals from 20 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Margaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merkouropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources Biologiques de la Vigne de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chichrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de recherche BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phase assembly of 'Merlot' and it's application for biological studies in grape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome - PAG 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quelles nouvelles issues de la génétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montmélian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIV ampelographic descriptors: reviewing process, digitalisation and editing the 3rd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bavaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV); International Viticulture and Enology Society (IVES), Oct 2024, Dijon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis genetic resources : Current challenges, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision 40 : 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riversun, Feb 2023, Gisborne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité disponible au niveau clonal et son analyse: le cas du Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement du matériel végétal vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et Interopérabilité des données expérimentales vinge &amp; vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Jan 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de lambrusques (Vitis vinifera sylvestris) et étude de leur comportement agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccolini Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Uscidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno sui risultati del progetto IDE.A.S. (IDE Areste de Sardinna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Urzulei, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chenin Blanc International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeogenetics as a tool to understand domestication and selection in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département BAP de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les vendanges du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection ampélographique de Vassal-Montpellier et ses herbiers : une richesse à numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Les archives de la vigne et du vin, enjeux patrimoniaux, juridiques et culturels. Chaire Unesco Culture et traditions du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Rodriguez Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pip shape echoes the origins and history of modern grapevine diversity (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape composition diversity provides options to challenge climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successfully amplification of ancient DNA from Clemente's herbarium (1803-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des actions de prospection et de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Anniversaire du Conservatoire du Vignoble Charentais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated grapes in Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.W. Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Classical Archaeology. Archaeobotanical data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing grapevine FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation via utilization: minor grape varieties on-farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Topfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a selection panel for berry size in table grapes based on the use of SNPs and InDel markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of cryopreservation and cryotherapy for enhanced management of grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vassal-Montpellier grapevine BRC : 140 years of conservation and characterization for research and viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Araguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; suivi par le génétique (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vougeot, 2016. Chaire UNESCO Culture et traditions du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autochtonous grapevine biodiversity of the Caucasus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on Vranac and other Montenegrin autochtonous grapevine varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest developments on plant material in France: looking for diseases resistance, adaptation to climate change and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I+D Consorcio Vinos de Chile Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Monticello, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation of autochthonous varieties in French viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Vranac and other Montenegrin autochthonous grapevine varieties, Podgorica, Montenegro, 20-21 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit diversity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. to select varieties better coping with warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity provides relevant prospects to sustain wine industry facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Japan ASEV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian grape germplasm from the Caucasus, a modern platform for R&D in viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Vassal-Montpellier : 1876-2016, 140 ans d’ampélographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage à Pierre Galet, avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages des cépages du Sud-Ouest, diffusions et essaimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres ampélographiques de Saint-Mont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of a multi-allelic selection system for berry size in table grapes, based on the use of molecular markers type SNPs and INDELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae-proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine European Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pinasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine, innovation in vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story hidden in the cabinet? Unveiling the grape evolution by using historical herbarium specimens the newly SNP capture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA7 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pépinière de la vigne américaine de Saint-Trojan d’Oléron, un site historique exceptionnel à valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journée technique du Conservatoire du vignoble Charentais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données phénologiques de la collection de vigne de Vassal-Montpellier : des ressources scientifiques pour explorer la diversité des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage moléculaire pour caractériser la généalogie des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association des Sélectionneur Français (AFS) section Plantes à multiplication végétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama historique de la création variétale chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation variétale, SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of a multi-allelic selection system for berry size in table grapes, based on the use of molecular markers type SNPs and INDELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Chilean Society of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie des cépages à la lumière des récentes études génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Pontus de Tyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bissy-sur-Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies on genetic diversity and genealogy of grape cultivars (&amp;lt;em&amp;gt;V. vinifer&amp;lt;/em&amp;gt;a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data for grapevine biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy Investigation in over 2,300 Grapevine Cultivars ([i]Vitis vinifera[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in a large representative sample of cultivated and wild grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human selection on the allelic diversity of genes involved into the anthocyanin pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy investigation in over 2300 grapevine cultivars (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kingroup of the cultivar 'Chardonnay' revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of gene flow between wild and cultivated grapevine (Vitis vinifera L.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ortigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoz: a software for large scale parentage analysis in Vitis vinifera L. species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on advances in grapevine and wine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Venosa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and characterization of Vitis vinifera ssp. silvestris in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation et à la protection in situ des populations de Vitis vinifera L. ssp. silvestris (Gmelin) Hegi, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of germplasm collections to preserve grapevine diversity: the case of the INTA Mendoza collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alberto Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Biazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lanza Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza, Argentina. , Proceedings of the 15th International Terroir Congress, pp.251, 2024, Proceedings of the 15th International Terroir Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree ascertainment of interspecific grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel-C4, a grapevine core collection designed for climate change studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended diversity analysis of cultivated grapevine Vitis vinifera with 10K genome-wide SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA of grape seeds provides insights into viticulture and cultivation practices in Roman Gaul and Medieval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA of grape seeds provides insights into viticulture and cultivation practices in post-Roman France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Plant and Animal Genome Conference (PAG) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of SNP and InDel markers associated to berry size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine final international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide variation at the Vitis chloroplast genome based on high-throughput sequencing and SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GrapeReSeq 18k Vitis genotyping chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Symposium on Grapevine Physiology&amp;Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and biogeography of the disjunc t&amp;lt;em&amp;gt; Vitis subg. Vitis&amp;lt;/em&amp;gt; (Vitaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Heraklyon, Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairie de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Grapevine Domestication and Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-205, 2024, 978-139433251-9, 978-178945167-2. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 - Histoire de l'hybridation de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.30-53, 2024, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la collection ampélographique de Vassal-Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 - Principaux programmes européens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Töpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.124-181, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Domestication et sélection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelletier, Georges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-219, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 - Principaux programmes mondiaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.182-230, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the grape varieties cultivated by the Romans in Southern Gaul through geometric morphometrics and palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Making Wine in Western-Mediterranean B. Production and the Trade of Amphorae: Some New Data from Italy: Panel 3.5. Heidelberg, Propylaeum, 2020 (Archaeology and Economy in the Ancient World – Proceedings of the 19th International Congress of Classical Archaeology, Cologne/Bonn 2018, Vol. 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité historique des vins de Champagne : quelle relation avec les changements socio-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard J., Wolikow C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles, du Néolithique à l’actuel : impacts, résilience et perspectives, Actes des Rencontres du Clos Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Culture et Traditions du Vin, pp.79-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie des cépages. Les vignes cultivées dans le Languedoc romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pérard; C., Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles et vins singuliers, de l’unique au pluriel. Actes des Rencontres du Clos Vougeot, octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Unesco Culture et Traditions du Vin; Centre Georges Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Europäische Vitis datenbank, eine technische innovation für die langfristige Erhaltung der genetischen ressourcen der rebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsches Weinbau-Jahrbuch 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugen Ulmer KG, pp.185-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, maintenance and evaluation of grapevine clones in France in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of a Working Group on Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioversity International, 196 p., 2008, 978-92-9043-778-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGrape V.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of crop phenotypic spaces through domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression différentielle des symptômes de la virose du court-noué chez Vitis vinifera : revue bibliographique, observations de terrain et notations en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet-Lalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire de la collection ampélographique de Vassal-Montpellier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Institut Agro. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Coll-GATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de l’histoire évolutive de la vigne cultivée (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) par l’analyse de la diversité génétique neutre et de gènes d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId739"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LACOMBE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9968-8228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184282012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of crop phenotypic spaces through domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.71031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A divergent haplotype with a large deletion at the berry color locus causes a white-skinned phenotype in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.uhaf069. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhaf069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a more predictive model of terroir for the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouleau-Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.1611-1620. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the grapevine cultivated biodiversity: indices for an objective evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic diversity of Lebanon’s underexploited grapevine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.4321-4343. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-024-02203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic profiling of a hidden grapevine germplasm from the ancient terraces of Hadchit village, North Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe-Assad Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1418, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1418.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uneven impacts of climate change around the world and across the annual cycle of winegrapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin I. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor van der Meersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (5), pp.e0000539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage and origin of the grapevine cultivar 'Jutrzenka' based on SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Widz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Perko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanko Vršič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the Bregin grape variety, also known as Raisin de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.1591. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/crescentis.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species relationships within the genus Vitis based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (7), pp.e0283324. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0283324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis genetic resources: current challenges, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengchang Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete chloroplast genome sequencing of Vitis vinifera subsp. sylvestris – wild ancestors of cultivated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kotorashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nato Kotaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazha Tabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (4), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023/62.193-201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-022-00872-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of genetic and geographical groups of grape varieties (Vitis vinifera L.) based on their volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Šikuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Štambuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasminka Karoglan Kontić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.942148. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.942148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.jkac103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and recovery of local Vitis vinifera L. cultivars collected in ancient vineyards in different locations of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tornello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.581-589. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of grapevine red blotch virus in two European ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (1), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-021-00952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication et diversification des plantes: Le cas de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 661, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphology uncovers 1500 years of vine agrobiodiversity before the advent of the Champagne wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81787-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of genetic and geographical groups of grape varieties (Vitis vinifera L.) based on their polyphenolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Sikuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Stambuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasminka Karoglan Kontic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2021.104062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindia Jalabadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-evo-devo implications and archaeobiological perspectives of trait covariance in fruits of wild and domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity of grapevine Kizil Sapak virus and implications for its detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.1849-1853. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-020-04673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of a novel grapevine-infecting member of the genus Polerovirus, grapevine polerovirus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165 (7), pp.1683-1685. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-020-04640-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity buffers winegrowing regions from climate change losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Morales-Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin I. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2864-2869. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1906731117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Spring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Ancient DNA from a 215-year-old Grapevine Herbarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (4), pp.420-426. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2019.19005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic insights into the origins of French grapevine diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.595-603. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-019-0437-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Origin of Seedless Grapes Is Associated with a Missense Mutation in the MADS-Box GeneVviAGL11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Diestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177 (3), pp.1234-1253. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.18.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended diversity analysis of cultivated grapevine Vitis vinifera with 10K genome-wide SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine virus T diversity as revealed by full-length genome sequences assembled from high-throughput sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaheen Nourinejhad Zarghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), 17 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdot (Grosse Mérille). Una antigua y rara variedad francesa, patrimonio de la viticultura chilena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippo Pszczólkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIVAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (14), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the history of the grapevine and viticulture: A quantitative eco-anatomical perspective applied to modern and archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinot to Xinomavro in the world's future wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Wolkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morales-Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.29 - 37. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-017-0016-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding principles for identification, evaluation and conservation of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. subsp sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Zdunic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. E. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (3), pp.127-131. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2017.56.127-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of grapevine varieties for Pisco production under conditions of the middle zone of the Ica valley, Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pignataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orjeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agropecuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17268/sci.agropecu.2017.01.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete plastid genomes of South Caucasian, European and Mediterranean Basin wild grapevines (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;sylvestris&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kunelauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gogniashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kotorashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1188, pp.351-356. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1188.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Vitis labrusca&amp;lt;/em&amp;gt; L. et ses principaux hybrides en Franche-Comté, contribution à leur caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of Romanian grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Gheorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2017.56.173-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and parentage of some South American grapevine cultivars present in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignes sauvages colluviales Vitis vinifera subsp. sylvestris (Gmelin) Hegi dans le massif jurassien, nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Ferrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.113-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine phenology in France : from past observations to future evolutions in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.115 - 126. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Nucleotide Sequence of an Isolate of Grapevine Satellite Virus and Evidence for the Presence of Multimeric Forms in an Infected Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Marais-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (16), pp.e01703-16. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01703-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of an original grapevine cultivar (Vitis vinifera) found in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro S Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hinrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciencia e investigacion agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), pp.16-16. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-16202016000200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, linkage disequilibrium and power of a large grapevine (Vitis vinifera L) diversity panel newly designed for association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing plant images at the variety level: Did you say fine-grained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Lorieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najate Maghnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clustering and parentage analysis of Western Balkan grapevines (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stajner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Progar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pokorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]MybA1[/i] gene diversity across the [i]Vitis[/i] genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9836-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude à grande échelle de la généalogie des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of grapevine genetic resources maintained in Eastern European Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Topfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cornea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crespan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (SI), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grapevine accessions from Argentina introduced in the ampelographic collection of Domaine de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, 3 p. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20140301019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small XY chromosomal region explains sex determination in wild dioecious V. vinifera and the reversal to hermaphroditism in domesticated grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.229. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Neuenschwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e110436. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediator is an intrinsic component of the basal RNA polymerase II machinery in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siew Lay Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (21), pp.9651 - 9662. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale parentage analysis in an extended set of grapevine cultivars (Vitis vinifera L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.401-14. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1988-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in cultivated grapevines is linked to geography and human selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (25), 33 p. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mildew resistance in wild and cultivated Central Asian grape germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summaira Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (149), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape varieties (Vitis vinifera L.) from the Balearic Islands: genetic characterization and relationship with Iberian Peninsula and Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia García-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gaforio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Munoz-Organero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.589 - 605. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-011-9706-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly polymorphic nSSR markers: A useful tool to assess origin of North African cultivars and to provide additional proofs of secondary grapevine domestication events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep at the Rpv3 locus during grapevine breeding for downy mildew resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Gaspero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Diego Castellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Eibach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (2), pp.277 - 286. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1703-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Vitis Database (www.eu-vitis.de) - a technical innovation through an online uploading and interactive modification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité intravariétale de la vigne en France : situation générale en 2010, perspectives et priorités pour l’avenir (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine european catalogue: towards a comprehensive list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (2), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Moroccan grape accessions conserved ex situ compared to Maghreb and European gene pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerhoune Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaddour El Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1287-1298. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and biogeography of the disjunct Vitis subg. Vitis (Vitaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité intravariétale de la vigne en France : situation générale en 2010, perspectives et priorités pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of grape genetic diversity as a tool for germplasm collection management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (6), pp.1233-1245. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1527-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the VvMybA gene family, the major determinant of berry colour in cultivated grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (4), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and differentiation among grapevines (Vitis vinifera) accessions from Maghreb region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El-Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-009-9467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in wild French grapevine, Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (5), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and history of grapevine (Vitis vinifera) under domestication: new morphometric perspectives to understand seed domestication syndrome and reveal origins of ancient European cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elidie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (3), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of moroccan grapevine germplasm using SSR markers for the establishment of a reference collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Oualkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grape cultivars from Liguria (north-western Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torello-Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low level of pollen-mediated gene flow from cultivated to wild hrapevine: vonsequences for the rvolution of the rndangered subspecies Vitis vinifera L. subsp silvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esn084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of Merlot and related winegrape cultivars of southwestern France: discovery of the missing link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.144-155. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00041.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and genetic diversity of Tunisian grapes as revealed by microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (4), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloned Equine Thyrotropin Receptor Is Hypersensitive to Human Chorionic Gonadotropin; Identification of Three Residues in the Extracellular Domain Involved in Ligand Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lefevre-Minisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malthièry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149 (10), pp.5088 - 5096. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2008-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of nested genetic core collections to optimize the exploitation of natural diversity in Vitis vinifera L. subsp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (31), 12 p. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentage of grapevine rootstock 'Fercal' finally elucidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.163-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et valorisation du cépage Trousseau gris dans les Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spanish origin of representative ancient American grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejrandra Milla Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Hinrichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (2), pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine grape (Vitis vinifera L.) color associates with allelic variation in the domestication gene VvmybA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Cadle-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher L. Owens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 114 (4), pp.723-730. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0472-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical origins and genetic diversity of wine grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (9), pp.511-519. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in cultivated grapevine, Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (4), pp.708-716. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité d'une population de vignes sauvages du Pic Saint-Loup (Hérault) et relations avec le compartiment cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (suppl1), pp.S289-S304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques moléculaires au service de la gestion des ressources génétiques de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (19), pp.406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire pour demain : Le domaine de Vassal, conservatoire génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 177, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité intra-variétale de la concentration en sucres du Merlot dépend davantage de l’évaporation tardive que du chargement des sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée TerclimPro 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Mixte de Recherche Ecophysiologie et Génomique Fonctionnelle de la Vigne (UMR EGFV); Vitinnov; International Viticulture and Enology Society (IVES); INNO'VIN, Feb 2025, Bordeaux et Cognac, France. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de cépages du Domaine de Vassal INRAE à Marseillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine de la viticulture face aux enjeux des musées et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Cognac Communauté d’Agglomération, Nov 2025, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur le matériel végétal vigne : état des lieux de la recherche, de la conservation et de l’amélioration variétale pour l’adaptation, notamment au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAO - Actualiser les connaissances en viticulture et œnologie face aux nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAO, Apr 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos genéticos de la vid: retos actuales, logros y perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del ICVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, May 2025, Logroño, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rară Neagră 2.0: prospecting, improving and safeguarding the biodiversity in an eastern european heritage grape variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Arpentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th World Congress of Vine and Wine (OIV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation International de la Vigne et du Vin (OIV); IVES, Jun 2025, Chișinău, MD, Moldova. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/pL5i2F7v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique de la vigne ou comment l’évolution de la vigne a façonné la diversité: les enjeux de la préservation d’une diversité génétique mondiale au service de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sitevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'hybridation de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation CTNSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTNSP, May 2025, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV); International Viticulture and Enology Society (IVES), Oct 2024, Dijon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic and chemical profiling of local grape varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid genomics of Vitis vinifera L. for understanding the molecular basis of grapevine domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pipia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/4yRbJwf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quoi de neuf sur une vieille histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAAPG, Mar 2024, Montmélian, France. pp.199-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting, the most sustainable way to control phylloxera over 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la Vigne et du Vin, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j3aw-x550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources Biologiques de la Vigne de Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mocoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chichrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de recherche BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population genetic study of Vitis vinifera L. subsp. sylvestris Gmelin based on 3.000 individuals from 20 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Röckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Margaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merkouropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality phase assembly of 'Merlot' and it's application for biological studies in grape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome - PAG 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication de la vigne, quelles nouvelles issues de la génétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CAAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montmélian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIV ampelographic descriptors: reviewing process, digitalisation and editing the 3rd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bavaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis genetic resources : Current challenges, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision 40 : 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riversun, Feb 2023, Gisborne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement du matériel végétal vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et Interopérabilité des données expérimentales vinge &amp; vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier, Jan 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité disponible au niveau clonal et son analyse: le cas du Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de lambrusques (Vitis vinifera sylvestris) et étude de leur comportement agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccolini Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Uscidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno sui risultati del progetto IDE.A.S. (IDE Areste de Sardinna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Urzulei, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chenin Blanc International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeogenetics as a tool to understand domestication and selection in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département BAP de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a selection panel for berry size in table grapes based on the use of SNPs and InDel markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les vendanges du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection ampélographique de Vassal-Montpellier et ses herbiers : une richesse à numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Les archives de la vigne et du vin, enjeux patrimoniaux, juridiques et culturels. Chaire Unesco Culture et traditions du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Rodriguez Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pip shape echoes the origins and history of modern grapevine diversity (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frederic Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape composition diversity provides options to challenge climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successfully amplification of ancient DNA from Clemente's herbarium (1803-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des actions de prospection et de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Anniversaire du Conservatoire du Vignoble Charentais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing grapevine FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated grapes in Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.W. Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress of Classical Archaeology. Archaeobotanical data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cologne Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation via utilization: minor grape varieties on-farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Topfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Carka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian grape germplasm from the Caucasus, a modern platform for R&D in viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of cryopreservation and cryotherapy for enhanced management of grapevine genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ramora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Peyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vassal-Montpellier grapevine BRC : 140 years of conservation and characterization for research and viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Araguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; suivi par le génétique (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vougeot, 2016. Chaire UNESCO Culture et traditions du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autochtonous grapevine biodiversity of the Caucasus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maghradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference on Vranac and other Montenegrin autochtonous grapevine varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest developments on plant material in France: looking for diseases resistance, adaptation to climate change and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I+D Consorcio Vinos de Chile Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Monticello, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation of autochthonous varieties in French viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Vranac and other Montenegrin autochthonous grapevine varieties, Podgorica, Montenegro, 20-21 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Podgorica, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit diversity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. to select varieties better coping with warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity provides relevant prospects to sustain wine industry facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Japan ASEV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pépinière de la vigne américaine de Saint-Trojan d’Oléron, un site historique exceptionnel à valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journée technique du Conservatoire du vignoble Charentais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cherves-Richemont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story hidden in the cabinet? Unveiling the grape evolution by using historical herbarium specimens the newly SNP capture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA7 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de Vassal-Montpellier : 1876-2016, 140 ans d’ampélographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage à Pierre Galet, avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages des cépages du Sud-Ouest, diffusions et essaimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres ampélographiques de Saint-Mont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of a multi-allelic selection system for berry size in table grapes, based on the use of molecular markers type SNPs and INDELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae-proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine European Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pinasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine, innovation in vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of a multi-allelic selection system for berry size in table grapes, based on the use of molecular markers type SNPs and INDELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Chilean Society of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie des cépages à la lumière des récentes études génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Pontus de Tyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bissy-sur-Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données phénologiques de la collection de vigne de Vassal-Montpellier : des ressources scientifiques pour explorer la diversité des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Castany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage moléculaire pour caractériser la généalogie des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association des Sélectionneur Français (AFS) section Plantes à multiplication végétatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama historique de la création variétale chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovation variétale, SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies on genetic diversity and genealogy of grape cultivars (&amp;lt;em&amp;gt;V. vinifer&amp;lt;/em&amp;gt;a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, grape evolution and usefulness of natural variation for the understanding of complex traits in grape and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on grape breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data for grapevine biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy Investigation in over 2,300 Grapevine Cultivars ([i]Vitis vinifera[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure in a large representative sample of cultivated and wild grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human selection on the allelic diversity of genes involved into the anthocyanin pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy investigation in over 2300 grapevine cultivars (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kingroup of the cultivar 'Chardonnay' revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of gene flow between wild and cultivated grapevine (Vitis vinifera L.) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Di Vecchi-Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ortigosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Udine, Italy. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoz: a software for large scale parentage analysis in Vitis vinifera L. species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi Staraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on advances in grapevine and wine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Venosa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory and characterization of Vitis vinifera ssp. silvestris in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on grape genetics and breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation et à la protection in situ des populations de Vitis vinifera L. ssp. silvestris (Gmelin) Hegi, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Le Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of germplasm collections to preserve grapevine diversity: the case of the INTA Mendoza collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alejandro Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alberto Aliquó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Biazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lanza Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza, Argentina. , Proceedings of the 15th International Terroir Congress, pp.251, 2024, Proceedings of the 15th International Terroir Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of wild and domesticated crop phenotypic spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree ascertainment of interspecific grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel-C4, a grapevine core collection designed for climate change studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended diversity analysis of cultivated grapevine Vitis vinifera with 10K genome-wide SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA of grape seeds provides insights into viticulture and cultivation practices in Roman Gaul and Medieval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA of grape seeds provides insights into viticulture and cultivation practices in post-Roman France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Samaniego Castruita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Plant and Animal Genome Conference (PAG) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and validation of SNP and InDel markers associated to berry size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Munoz-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine final international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide variation at the Vitis chloroplast genome based on high-throughput sequencing and SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GrapeReSeq 18k Vitis genotyping chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Symposium on Grapevine Physiology&amp;Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and biogeography of the disjunc t&amp;lt;em&amp;gt; Vitis subg. Vitis&amp;lt;/em&amp;gt; (Vitaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Heraklyon, Greece. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine breeding and genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure des cépages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mairie de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 - Principaux programmes mondiaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.182-230, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Grapevine Domestication and Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Pelletier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of Domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-205, 2024, 978-139433251-9, 978-178945167-2. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394332519.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 - Histoire de l'hybridation de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.30-53, 2024, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la collection ampélographique de Vassal-Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 - Principaux programmes européens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Töpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.124-181, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11. Domestication et sélection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelletier, Georges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique des domestications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-219, 2024, 9781789481679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the grape varieties cultivated by the Romans in Southern Gaul through geometric morphometrics and palaeogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmín Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kathrine Wiborg Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Making Wine in Western-Mediterranean B. Production and the Trade of Amphorae: Some New Data from Italy: Panel 3.5. Heidelberg, Propylaeum, 2020 (Archaeology and Economy in the Ancient World – Proceedings of the 19th International Congress of Classical Archaeology, Cologne/Bonn 2018, Vol. 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité historique des vins de Champagne : quelle relation avec les changements socio-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard J., Wolikow C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles, du Néolithique à l’actuel : impacts, résilience et perspectives, Actes des Rencontres du Clos Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Culture et Traditions du Vin, pp.79-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie des cépages. Les vignes cultivées dans le Languedoc romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pérard; C., Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles et vins singuliers, de l’unique au pluriel. Actes des Rencontres du Clos Vougeot, octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Unesco Culture et Traditions du Vin; Centre Georges Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Europäische Vitis datenbank, eine technische innovation für die langfristige Erhaltung der genetischen ressourcen der rebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Sudharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsches Weinbau-Jahrbuch 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugen Ulmer KG, pp.185-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, maintenance and evaluation of grapevine clones in France in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of a Working Group on Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioversity International, 196 p., 2008, 978-92-9043-778-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantGrape V.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression différentielle des symptômes de la virose du court-noué chez Vitis vinifera : revue bibliographique, observations de terrain et notations en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dedet-Lalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire de la collection ampélographique de Vassal-Montpellier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Institut Agro. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Coll-GATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de l’histoire évolutive de la vigne cultivée (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) par l’analyse de la diversité génétique neutre et de gènes d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId740"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE4733FB"/>
+    <w:nsid w:val="1297A537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lacombe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9968-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184282012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775179v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02203-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Assad Touma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1418.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Wolkovich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Cook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Widz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Perko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Vr&#353;i&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Reynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Droz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolkovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouleau-Desrochers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04954811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477170v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.1-10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Pipia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kotorashvili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nato Kotaria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Tabidze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023/62.193-201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;ikuten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;tambuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tomaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Karoglan Konti&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.942148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aliqu&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tornello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12561" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kellenberger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00952-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81787-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sikuten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Stambuk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Karoglan Kontic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04673-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04640-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Morales-Castilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906731117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santiago" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2019.19005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrine Wiborg Runge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Samaniego Castruita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0437-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheen Nourinejhad Zarghani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippo Pszcz&#243;lkowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.10.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales-Castilla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Nicholas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0016-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mauri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Diestro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00259" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pipia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunelauri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gogniashvili" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotaria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotorashvili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.47" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Popescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Maul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dejeu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dinu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Gheorge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2017.56.173-180" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603825v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais-Colombel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01703-16" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#225;ceres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quispe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignataro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orjeda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17268/sci.agropecu.2017.01.06" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624072v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Zdunic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E. Dias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Organero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2017.56.127-131" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Massera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moscoso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Montenegro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-16202016000200016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stajner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Progar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pokorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9836-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Topfer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crespan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Llorente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190115v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0229-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barbey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kuras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1988-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33BB315BE0D42270699E436CBF50973A9F96FB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-25" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summaira Riaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dangl" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-149" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647053v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa de Andres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaforio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Munoz-Organero" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9706-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SR21BPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267807v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Riahi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.04.023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MJPNF2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268416v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Coleman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Diego Castellarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Eibach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1703-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHD0HLN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Sudharma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kecke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucchetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabello" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506089v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Oualkadi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ater" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerhoune Messaoudi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour El Heit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0413-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4N1LB31K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506018v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portemont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02410.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7F918375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506239v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506050v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechesne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bruno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1527-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JBV1M07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506197v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667767v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.143" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663469v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidie Tabard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp298" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662235v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.148" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658540v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riahi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoghlami" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Heit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-009-9467-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC62LJFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664460v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Messaoudi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655757v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torello-Marinoni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimondi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663958v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mliki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2008.12.011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQCLD43P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666593v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julliard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00041.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D665C35F08840D8EF41041C59490F357A092252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275826v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefevre-Minisini" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Caltabiano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0423" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661360v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-31" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666258v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627197v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cadle-Davidson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Owens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0472-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV930128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658113v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejrandra Milla Tapia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663055v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sereno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.07.008" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK0SH49M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668093v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0174-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3Z8ZGF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682911v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Siret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourse" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687827v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684151v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mocoeur" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493655v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8506" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493634v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493702v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493639v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493694v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Arpentin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yao" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/pL5i2F7v" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493646v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944977v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalak" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laucou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944967v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tabidze" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4yRbJwf5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944975v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944965v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;ckel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Margaryan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merkouropoulos" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lorenzis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944968v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dedet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chichrie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944964v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girollet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laucou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944976v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944972v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bavaresco" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carraro" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maul" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576814v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362538v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944979v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Cunff" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569847v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569955v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccolini Gabrielle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Salva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Uscidda" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200995v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784965v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784966v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plaza" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790824v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Terral" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738118v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Berhe" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734870v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791195v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789504v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos Madrigal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.W. Runge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735399v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Topfer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schneider" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Carka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735868v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz-Espinoza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Burgos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736894v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyriere" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785371v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Araguas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785299v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790921v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maghradze" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785679v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736892v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736821v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789243v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736430v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793445v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743058v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154375v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743751v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hsiao" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smith" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos Madrigal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799427v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801964v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793450v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793443v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799449v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793449v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796428v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268812v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754281v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750878v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755799v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763857v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764162v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944966v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejandro Prieto" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alberto Aliqu&#243;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Torres" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Biazi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lanza Volpe" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362536v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362240v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737999v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733668v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735783v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734748v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ramos Madrigal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735398v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736853v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918077v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796195v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804825v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944962v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.44316__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975018v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/0011709366b912f6e52c1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828938v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944978v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944971v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1842/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944960v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard T&#246;pfer" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Weinmann" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sturm" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944963v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/genetique-des-domestications" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944970v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201893v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896538v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201905v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wales" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ivorra" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonhomme" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunesco-vinetculture.u-bourgogne.fr/ressources-chaire/publications.html" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267962v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814329v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569934v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garcin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382307v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bou&#235;t" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968537v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet-Lalet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329499v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811247v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lacombe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9968-8228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184282012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wojcik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Reynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brodard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Droz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolkovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouleau-Desrochers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775179v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-024-02203-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Assad Touma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1418.24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Wolkovich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Cook" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Widz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Perko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Vr&#353;i&#269;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04954811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1591" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477170v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.1-10" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Pipia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kotorashvili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nato Kotaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Tabidze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023/62.193-201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;ikuten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;tambuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Tomaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Karoglan Konti&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.942148" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aliqu&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tornello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kellenberger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00952-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81787-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sikuten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Stambuk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Karoglan Kontic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2021.104062" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04673-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04640-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Morales-Castilla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906731117" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santiago" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2019.19005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrine Wiborg Runge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Samaniego Castruita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0437-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621641v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mauri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Diestro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00259" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192540" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheen Nourinejhad Zarghani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippo Pszcz&#243;lkowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales-Castilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Nicholas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0016-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Zdunic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Maul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E. Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Organero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2017.56.127-131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C&#225;ceres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quispe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignataro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orjeda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17268/sci.agropecu.2017.01.06" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pipia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kunelauri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gogniashvili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotaria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotorashvili" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620148v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Popescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Dejeu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dinu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Gheorge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2017.56.173-180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12282" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais-Colombel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01703-16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506546v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S Gonzalez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Massera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moscoso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Montenegro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-16202016000200016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0754-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506459v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stajner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Progar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pokorn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269327v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9836-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Topfer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crespan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Llorente" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190115v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0229-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barbey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kuras" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt701" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1988-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F33BB315BE0D42270699E436CBF50973A9F96FB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137010v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-25" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189788v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summaira Riaz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dangl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-149" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa de Andres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaforio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Munoz-Organero" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9706-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SR21BPS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Riahi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.04.023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MJPNF2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Coleman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Diego Castellarin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Eibach" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1703-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHD0HLN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Sudharma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kecke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506197v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boselli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bucchetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabello" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha El Oualkadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ater" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerhoune Messaoudi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour El Heit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0413-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4N1LB31K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portemont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02410.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7F918375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506239v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506050v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dechesne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bruno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1527-y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JBV1M07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662235v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.148" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658540v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riahi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoghlami" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Heit" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-009-9467-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QC62LJFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.143" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663469v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elidie Tabard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp298" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664460v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Messaoudi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655757v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torello-Marinoni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimondi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667587v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bruno" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esn084" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666593v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julliard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00041.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D665C35F08840D8EF41041C59490F357A092252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663958v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mliki" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2008.12.011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQCLD43P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefevre-Minisini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Caltabiano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malthi&#232;ry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0423" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661360v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-31" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663055v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sereno" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejrandra Milla Tapia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627197v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cadle-Davidson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Owens" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0472-2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV930128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667578v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.07.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK0SH49M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668093v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0174-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3Z8ZGF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682911v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Siret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687827v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684151v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493655v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8506" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493684v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mocoeur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493634v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493702v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493694v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Arpentin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yao" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/pL5i2F7v" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493646v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493639v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944977v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalak" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laucou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touma" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944967v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tabidze" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4yRbJwf5" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944975v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944968v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dedet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chichrie" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944965v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;ckel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Margaryan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merkouropoulos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lorenzis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944964v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girollet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laucou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944976v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944972v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bavaresco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Carraro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maul" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576814v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362538v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569847v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944979v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romieu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Cunff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569955v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccolini Gabrielle" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Salva" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Uscidda" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200995v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735868v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz-Espinoza" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Burgos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784965v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784966v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plaza" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790824v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Terral" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738118v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Berhe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734870v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791195v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789504v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos Madrigal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.W. Runge" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735399v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Topfer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schneider" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Carka" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736430v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maghradze" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736894v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ramora" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyriere" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785371v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Araguas" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785299v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790921v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785679v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736892v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736821v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789243v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799427v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743751v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hsiao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smith" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos Madrigal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793447v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793445v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743058v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154375v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799449v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793449v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801964v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793450v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793443v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796428v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794117v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268812v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi-Staraz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754281v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi Staraz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750878v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755799v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755500v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755583v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ortigosa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754454v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763857v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Vecchi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764162v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944966v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejandro Prieto" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alberto Aliqu&#243;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Torres" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Biazi" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lanza Volpe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362240v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737999v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733668v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735783v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734748v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ramos Madrigal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735398v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736853v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918077v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796195v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811055v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804825v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944962v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.44316__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975018v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/0011709366b912f6e52c1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944970v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828938v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519.ch11" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944978v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944971v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1842/9782759237975/vigne-vin-et-changement-climatique" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944960v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Trapp" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard T&#246;pfer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Weinmann" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sturm" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944963v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/genetique-des-domestications" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201893v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896538v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201905v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wales" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ivorra" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonhomme" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunesco-vinetculture.u-bourgogne.fr/ressources-chaire/publications.html" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267962v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814329v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569934v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garcin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968537v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet-Lalet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329499v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793863v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811247v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>