--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -753,441 +753,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Broadband Characterization Method of Dielectric Molding in 3-D IC and Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization in a Wide Frequency Range (40 MHz - 67 GHz) of a KTa0.65Nb0.35O3 Thin Film for Tunable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Houzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2337511⟩</w:t>
+              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158 (1), pp. 52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584587.2014.957091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988717v1</w:t>
+                <w:t xml:space="preserve">hal-01122383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization in a Wide Frequency Range (40 MHz - 67 GHz) of a KTa0.65Nb0.35O3 Thin Film for Tunable Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF characterization of the substrate coupling noise between TSV and active devices in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10584587.2014.957091⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122383v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of the substrate coupling noise between TSV and active devices in 3D integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Broadband Characterization Method of Dielectric Molding in 3-D IC and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.09.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.1515-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2337511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02003828v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of Permittivity Measurement Techniques for Ferroelectric Thin Layers</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,51 +1445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined characterization up to millimeter waves of ferroelectric KTN thin film for efficient integrated tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2 (2012) 502-509</w:t>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,64 +2467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,64 +2738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3022,64 +3022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (3), pp.546 - 551</w:t>
@@ -3121,51 +3121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Microwave Characterization of Medium-k HfO2 and High-k STO Dielectrics for MIM Capacitors Integrated in Back-End of Line of IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyâ Ibili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,77 +5445,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.2000-2006, </w:t>
@@ -5922,286 +5922,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Platform towards High Reliability Compact Package for Digital Chips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Lemaire</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation hyperfréquences de capacités 3D « Through Silicon Capacitors » pour le découplage des réseaux d’alimentation de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 67th Electronic Components and Technology Conference (ECTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes JNM'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017756v1</w:t>
+                <w:t xml:space="preserve">hal-01988731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation hyperfréquences de capacités 3D « Through Silicon Capacitors » pour le découplage des réseaux d’alimentation de circuits intégrés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">A Versatile Platform towards High Reliability Compact Package for Digital Chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kholti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waltener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes JNM'17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 67th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States. pp.623-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2017.331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988731v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-band simulations of differential 3D interconnect propagation performances in a photonic interposer</w:t>
               </w:r>
@@ -6815,277 +6815,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation HF des couplages électromagnétiques par les substrats entre interconnexions verticales et transistors MOSFET dans les empilements 3D de circuits intégrés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Scheer</w:t>
+                <w:t xml:space="preserve">Méthode robuste d’extraction de paramètres de ligne de transmission en vue d’application à la caractérisation de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021543v1</w:t>
+                <w:t xml:space="preserve">hal-01990033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode robuste d’extraction de paramètres de ligne de transmission en vue d’application à la caractérisation de matériaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadim Dieng</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation HF des couplages électromagnétiques par les substrats entre interconnexions verticales et transistors MOSFET dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990033v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Model of Through Silicon Capacitors in Silicon Interposer for Power Distribution Network</w:t>
               </w:r>
@@ -7209,51 +7209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et résultats de caractérisation large bande d'une couche diélectrique enfouie dans un empilement de circuits intégrés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,277 +7315,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+                <w:t xml:space="preserve">3D Integration of CMOS Image Sensor with Coprocessor Using TSV last and Micro-Bumps Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.674-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018442v1</w:t>
+                <w:t xml:space="preserve">hal-01018405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Integration of CMOS Image Sensor with Coprocessor Using TSV last and Micro-Bumps Technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Verrun</w:t>
+                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.674-682</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018405v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Performance Modeling of Unbalanced Comb Tree Networks on Advanced PCB Interconnects for High-Rate Clock Signal Distribution</w:t>
               </w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,51 +7843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7923,415 +7923,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021024v1</w:t>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of balanced tree interconnection model for high speed signal integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,51 +8425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8671,77 +8671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.1887-1891</w:t>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8891,51 +8891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8997,971 +8997,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Houzet</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, grenoble, France</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062178v1</w:t>
+                <w:t xml:space="preserve">hal-01068623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068647v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Micro-Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068623v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+                <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062188v1</w:t>
+                <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062192v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Jj. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734812v1</w:t>
+                <w:t xml:space="preserve">hal-01062192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined but Handy Electrical Models of TSV Useable from Low to High Density and for RF or Fast Digital Signals in 3D-IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fourneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10355,277 +10355,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Characterization of Millimeter-Wave Interconnects on Low-k and Low-loss Oxides for Advanced 3D Silicon Interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Goullet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">B. Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073531v1</w:t>
+                <w:t xml:space="preserve">hal-01072987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Millimeter-Wave Interconnects on Low-k and Low-loss Oxides for Advanced 3D Silicon Interposers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Mounet</w:t>
+                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sibuet</w:t>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072987v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de conception de réseaux d'interconnexions de circuits intégrés CMOS 45NM en vue de la réduction conjointe de la diaphonie et des délais pour la transmission de signaux numériques très rapides</w:t>
               </w:r>
@@ -10663,51 +10663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Télécom'2011 - 7èmes Journées JFMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tanger, Morocco. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10726,346 +10726,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00585032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">(ECTC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073528v1</w:t>
+                <w:t xml:space="preserve">hal-01069258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roullard</w:t>
+                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ECTC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069258v1</w:t>
+                <w:t xml:space="preserve">hal-01073528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de conception des réseaux d'interconnexions de circuits CMOS-45 nm en vue de la réduction conjointe de la diaphonie et des délais pour la transmission de signaux numériques très rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11241,90 +11241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fourneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11472,1058 +11472,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Interconnect Networks Design in CMOS 45 nm Circuits to Joint Reductions of XT and Delay for Transmission of Very High Speed Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keep on Shrinking Interconnect Size: is it Still the Best Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDAPS'10: Electrical Design of Advanced Package and Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Singapore. pp.N/A</w:t>
+              <w:t xml:space="preserve">IEMT'10: 34th IEEE International Electronics Manufacturing Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melaka, Malaysia. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00546304v1</w:t>
+                <w:t xml:space="preserve">lirmm-00546320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604327v1</w:t>
+                <w:t xml:space="preserve">hal-00604505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Interconnect Networks Design in CMOS 45 nm Circuits to Joint Reductions of XT and Delay for Transmission of Very High Speed Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">EDAPS'10: Electrical Design of Advanced Package and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Singapore. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074511v1</w:t>
+                <w:t xml:space="preserve">lirmm-00546304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bermond</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074519v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep on shrinking interconnect size: is it still the best solution ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roullard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604337v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF Performance Characterization and Prediction of 2D Redistribution Layer Interconnects in a 3D-Integrated Circuit Stack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
+                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrevaz T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bermond C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604328v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep on Shrinking Interconnect Size: is it Still the Best Solution?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HF Performance Characterization and Prediction of 2D Redistribution Layer Interconnects in a 3D-Integrated Circuit Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMT'10: 34th IEEE International Electronics Manufacturing Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melaka, Malaysia. pp.N/A</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00546320v1</w:t>
+                <w:t xml:space="preserve">hal-00604328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Keep on shrinking interconnect size: is it still the best solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604505v1</w:t>
+                <w:t xml:space="preserve">hal-00604337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12604,51 +12604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Time Domain Characterization of Substrate Coupling Effects in 3D Integration Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,316 +12710,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation RLCG de lignes coplanaires sur un substrat Silicium pour applications CMOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Compatibilité Electromagnétique CEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">IEEE 14th Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604508v1</w:t>
+                <w:t xml:space="preserve">lirmm-00485629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation RLCG de lignes coplanaires sur un substrat Silicium pour applications CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Germany. pp.9</w:t>
+              <w:t xml:space="preserve">15e Compatibilité Electromagnétique CEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00485629v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Keep on shrinking interconnect size: is it still the best solution ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivaz S. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farcy A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13135,51 +13135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
@@ -13221,51 +13221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13458,51 +13458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivaz S. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farcy A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,64 +13605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13730,64 +13730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13823,1652 +13823,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399531v1</w:t>
+                <w:t xml:space="preserve">hal-00399517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602866v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602814v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399525v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602878v1</w:t>
+                <w:t xml:space="preserve">hal-00603062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D Integration on 2D Interconnections and 2D Self Inductors HF Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eid E.</w:t>
+                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conference on 3D System Integration (3D-IC)</w:t>
+              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075312v1</w:t>
+                <w:t xml:space="preserve">hal-00602866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Vallee</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399517v1</w:t>
+                <w:t xml:space="preserve">hal-00602814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602810v1</w:t>
+                <w:t xml:space="preserve">hal-00399525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603050v1</w:t>
+                <w:t xml:space="preserve">hal-00399531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Influence of 3D Integration on 2D Interconnections and 2D Self Inductors HF Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roullard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conference on 3D System Integration (3D-IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603088v1</w:t>
+                <w:t xml:space="preserve">hal-01075312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603062v1</w:t>
+                <w:t xml:space="preserve">hal-00602878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
+              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461102v1</w:t>
+                <w:t xml:space="preserve">hal-00603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603027v1</w:t>
+                <w:t xml:space="preserve">hal-00461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
               </w:r>
@@ -15480,77 +15480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
@@ -15605,51 +15605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15743,51 +15743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15980,64 +15980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16105,77 +16105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
@@ -16230,77 +16230,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
@@ -16342,77 +16342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16476,51 +16476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16614,51 +16614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16739,51 +16739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grosgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16864,64 +16864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
@@ -16976,64 +16976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17101,51 +17101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17375,51 +17375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18480,51 +18480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;hong&#8208;le Dam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04705591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924470" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kholti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2017.331" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eudes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sibuet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00585032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flechet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604337v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604328v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00485629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farcy A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhane R. El" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;hong&#8208;le Dam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04705591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924470" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kholti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltener" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2017.331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eudes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072987v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sibuet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00585032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flechet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604328v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00485629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farcy A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhane R. El" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>