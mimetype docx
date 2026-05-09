--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Glucose Concentration in Aqueous Solutions via Microwave S-Parameters Analysis During Evaporation</w:t>
+                <w:t xml:space="preserve">Permittivity Characterization of Conductive and Corrosive LiBr Water Solutions, Method Validation up to 9 GHz Using a Low-Cost SMA Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Biard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+                <w:t xml:space="preserve">J. Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.514-518. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21275/SR25825142614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25030789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311406v1</w:t>
+                <w:t xml:space="preserve">hal-04917664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permittivity Characterization of Conductive and Corrosive LiBr Water Solutions, Method Validation up to 9 GHz Using a Low-Cost SMA Probe</w:t>
+                <w:t xml:space="preserve">Quantifying Glucose Concentration in Aqueous Solutions via Microwave S-Parameters Analysis During Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+                <w:t xml:space="preserve">Anthony Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Outin</w:t>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.789. </w:t>
+              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.514-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25030789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21275/SR25825142614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917664v1</w:t>
+                <w:t xml:space="preserve">hal-05311406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain Vivaldi antenna from 26 up to 40 GHz for 5G applications</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐hong‐le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -504,77 +504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ characterization up to 100 ​GHz of insulators used in new 3D “System in Package on board” (SiPoB) technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -638,90 +638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Frequency Performance Analysis of Through Silicon Capacitors in Silicon Interposers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.477 - 484. </w:t>
@@ -753,441 +753,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization in a Wide Frequency Range (40 MHz - 67 GHz) of a KTa0.65Nb0.35O3 Thin Film for Tunable Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Broadband Characterization Method of Dielectric Molding in 3-D IC and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ossama El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10584587.2014.957091⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.1515-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2337511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122383v1</w:t>
+                <w:t xml:space="preserve">hal-01988717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of the substrate coupling noise between TSV and active devices in 3D integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization in a Wide Frequency Range (40 MHz - 67 GHz) of a KTa0.65Nb0.35O3 Thin Film for Tunable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brocard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.09.025⟩</w:t>
+              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158 (1), pp. 52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584587.2014.957091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02003828v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Broadband Characterization Method of Dielectric Molding in 3-D IC and Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF characterization of the substrate coupling noise between TSV and active devices in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2014.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2337511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01988717v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of Permittivity Measurement Techniques for Ferroelectric Thin Layers</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1445,51 +1445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined characterization up to millimeter waves of ferroelectric KTN thin film for efficient integrated tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,411 +1551,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of advanced MIM capacitors with ZrO2 Insulator for high-density packaging and RF applications</w:t>
+                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Blonkowski</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2 (2012) 502-509</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777838v1</w:t>
+                <w:t xml:space="preserve">hal-01025008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+                <w:t xml:space="preserve">Electrical characterization of advanced MIM capacitors with ZrO2 Insulator for high-density packaging and RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.502-509</w:t>
+              <w:t xml:space="preserve">, 2012, pp.2 (2012) 502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025008v1</w:t>
+                <w:t xml:space="preserve">hal-00777838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic impedance extraction of embedded and integrated interconnects</w:t>
+                <w:t xml:space="preserve">Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallitre</w:t>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (5), pp.734-738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672782v1</w:t>
+                <w:t xml:space="preserve">hal-01068827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminium Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
               </w:r>
@@ -1980,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2060,755 +2051,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristic impedance extraction of embedded and integrated interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010100066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068838v1</w:t>
+                <w:t xml:space="preserve">hal-00672782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic Impedance Extraction of Embedded and Integrated Interconnects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roullard</w:t>
+                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vol. 53 (No. 3,), pp. 1-6</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (5), pp.729-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068736v1</w:t>
+                <w:t xml:space="preserve">hal-01068838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack</w:t>
+                <w:t xml:space="preserve">Characteristic Impedance Extraction of Embedded and Integrated Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cadix</w:t>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (5), pp.734-738</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 53 (No. 3,), pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068827v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blampey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073580v1</w:t>
+                <w:t xml:space="preserve">hal-00602043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.301-305. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (issue 3), pp.329-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00602043v1</w:t>
+                <w:t xml:space="preserve">hal-01073580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (3), pp.329-332. </w:t>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric properties of PZT thin films until 40 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo T.T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,64 +3022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (3), pp.546 - 551</w:t>
@@ -3121,90 +3121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Microwave Characterization of Medium-k HfO2 and High-k STO Dielectrics for MIM Capacitors Integrated in Back-End of Line of IC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwave, Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (8), pp.781 - 788</w:t>
@@ -3233,90 +3233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porous ULK SiOCH and impact on signal propagation for on-chip interconnects of the 45 nm node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3384,342 +3384,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Biard</w:t>
+                <w:t xml:space="preserve">Conception et analyse d'un métamatériau ultrafin absorbant à double bandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyâ Ibili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009242v1</w:t>
+                <w:t xml:space="preserve">hal-05009244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et analyse d'un métamatériau ultrafin absorbant à double bandes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesures en hyperfréquences de l'évaporation de solutions de glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009244v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Simulation and Characterization of an Ultrathin Dual-Band Polarization-Insensitive Metamaterial Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyâ Ibili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3764,402 +3764,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Corrosive Lithium-Bromide/Water Solutions up to 6 GHz Using a Low Cost SMA Connector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Outin</w:t>
+                <w:t xml:space="preserve">Z Liermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Male, Maldives</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705591v1</w:t>
+                <w:t xml:space="preserve">hal-04769781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+                <w:t xml:space="preserve">Characterization of Corrosive Lithium-Bromide/Water Solutions up to 6 GHz Using a Low Cost SMA Connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Male, Maldives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553059v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Liermann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769781v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation jusqu'à 9 GHz de solutions corrosives eau/bromure de lithium à l'aide d'un connecteur SMA faible coût</w:t>
               </w:r>
@@ -4171,77 +4171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,282 +4774,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of phase compensation lens to improve the gain of Vivaldi antenna in Ka-band</w:t>
+                <w:t xml:space="preserve">Reconfigurable Screen-Printed Patch Antenna on Paper for 4G and 5G Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 9th International Conference on Communications and Electronics (ICCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908288v1</w:t>
+                <w:t xml:space="preserve">hal-03727448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Screen-Printed Patch Antenna on Paper for 4G and 5G Applications</w:t>
+                <w:t xml:space="preserve">Investigation of phase compensation lens to improve the gain of Vivaldi antenna in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Le Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 9th International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nha Trang, Vietnam. pp.265-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE55644.2022.9852039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727448v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration du diagramme de rayonnement d’une antenne dédiée à la 5G à l’aide d’un radôme imprimé en 3D</w:t>
               </w:r>
@@ -5074,64 +5074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Journées Nationales Microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,90 +5294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ jusqu'à 100 GHz d'isolants utilisés dans les nouvelles technologies 3D de type System in Package on Board (SiPoB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5419,103 +5419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation large bande de fréquence de matériaux isolants par contact direct « sonde de mesure / échantillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
@@ -5570,77 +5570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.2000-2006, </w:t>
@@ -5672,277 +5672,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D : application au découplage de réseaux d’alimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">InP composite substrate for low-cost high-end RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Franco-Maghrébines des Microondes et Applications (JFMMA’17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rabbat, Maroc, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712890v1</w:t>
+                <w:t xml:space="preserve">hal-01939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP composite substrate for low-cost high-end RF applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guiot</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D : application au découplage de réseaux d’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">10èmes Journées Franco-Maghrébines des Microondes et Applications (JFMMA’17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabbat, Maroc, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939049v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation hyperfréquences de capacités 3D « Through Silicon Capacitors » pour le découplage des réseaux d’alimentation de circuits intégrés</w:t>
               </w:r>
@@ -5954,77 +5954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Microondes JNM'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
@@ -6213,51 +6213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,90 +6459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle électrique et caractérisation à haute fréquence de condensateurs intégrés dans l’épaisseur d’un interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
@@ -6571,51 +6571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle électrique et caractérisation à haute fréquence de condensateurs intégrés sur interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées Nationales Microondes (JNM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -6709,90 +6709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation de capacités 3D dans un interposeur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMMA, 9èmes Journées Franco-Maghrébines des Microondes et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Meknes, Maroc</w:t>
@@ -6815,346 +6815,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode robuste d’extraction de paramètres de ligne de transmission en vue d’application à la caractérisation de matériaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadim Dieng</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation HF des couplages électromagnétiques par les substrats entre interconnexions verticales et transistors MOSFET dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990033v1</w:t>
+                <w:t xml:space="preserve">hal-01021543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation HF des couplages électromagnétiques par les substrats entre interconnexions verticales et transistors MOSFET dans les empilements 3D de circuits intégrés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Scheer</w:t>
+                <w:t xml:space="preserve">Méthode robuste d’extraction de paramètres de ligne de transmission en vue d’application à la caractérisation de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux, JCMM2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021543v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Model of Through Silicon Capacitors in Silicon Interposer for Power Distribution Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7209,77 +7209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et résultats de caractérisation large bande d'une couche diélectrique enfouie dans un empilement de circuits intégrés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7315,1312 +7315,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Integration of CMOS Image Sensor with Coprocessor Using TSV last and Micro-Bumps Technologies</w:t>
+                <w:t xml:space="preserve">Distributed Model of Two-Level Asymmetrical PCB Interconnect Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coudrain</w:t>
+                <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.674-682</w:t>
+              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brugge, Belgium. pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018405v1</w:t>
+                <w:t xml:space="preserve">hal-01018417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Maître</w:t>
+                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018442v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Performance Modeling of Unbalanced Comb Tree Networks on Advanced PCB Interconnects for High-Rate Clock Signal Distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">RF characterization of substrate coupling between TSV and MOS transistors in 3D integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.2024-2034</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on 3D System Integration (3DIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018036v1</w:t>
+                <w:t xml:space="preserve">hal-01018442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmW devices: from WLCSP to smart interposers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Integration of CMOS Image Sensor with Coprocessor Using TSV last and Micro-Bumps Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrandon</w:t>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joblot</w:t>
+                <w:t xml:space="preserve">J. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jouve</w:t>
+                <w:t xml:space="preserve">S. Verrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMAPS International Conference and Exhibition on Device Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Scottsdale, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.674-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021029v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module intégré 3D sur silicium pour les transmissions sans fil haut-débit WiGig et WiHD à 60 GHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Performance Modeling of Unbalanced Comb Tree Networks on Advanced PCB Interconnects for High-Rate Clock Signal Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.2024-2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020903v1</w:t>
+                <w:t xml:space="preserve">hal-01018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+                <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">224th Electrochemical Society (ECS) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018432v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of balanced tree interconnection model for high speed signal integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Molding Materials and Interconnections Integrated in Interposers Dedicated to RF or Microwave 3DIC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">European Microelectronics Packaging Conference (EMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021024v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Characterization Up to Millimeter Waves of Ferroelectric KTN Thin Film for Efficient Integrated Tunable Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Deputier</w:t>
+                <w:t xml:space="preserve">Module intégré 3D sur silicium pour les transmissions sans fil haut-débit WiGig et WiHD à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Bouayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">224th Electrochemical Society (ECS) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301899v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation du couplage induit par les TSV dans les architectures 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021025v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Estimation of High-Speed Signal Integrity for Coupled PCB Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, PARIS, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8645,51 +8628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MmW characterization of wafer level passivation for 3D silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Bouayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8697,51 +8680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 63rd Electronic Components and Technology Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Las Vegas, United States. pp.1887-1891</w:t>
@@ -8764,2308 +8747,2325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Model of Two-Level Asymmetrical PCB Interconnect Tree</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact des effets de couplage par les substrats sur l'intégrité de signaux numériques rapides dans les empilements 3D de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brugge, Belgium. pp.132-137</w:t>
+              <w:t xml:space="preserve">8e Journées Franco-Maghrébines des Microondes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc. pp.Telecom 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018417v1</w:t>
+                <w:t xml:space="preserve">hal-01021025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur l'intégrité des signaux haut débit véhiculés dans les interconnexions de PCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806607v1</w:t>
+                <w:t xml:space="preserve">hal-01068643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Deputier</w:t>
+                <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Micro-Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068623v1</w:t>
+                <w:t xml:space="preserve">hal-01062178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Links between High Frequency Substrate Noise and High Speed Signal Transmission in Interconnection Channels of 3D-IC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa 0.65Nb0.35O3 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brocard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Houzet</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, grenoble, France</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062178v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068647v1</w:t>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Extraction entre 40 MHz et 67 GHz de la permittivité complexe du KTa0.65Nb0.3503 déposé en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France. session S1, papier ID52, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734812v1</w:t>
+                <w:t xml:space="preserve">hal-00806607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062188v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effects of silicon substrate coupling phenomena on signal integrity for RF or high speed communications in 3D-IC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062192v1</w:t>
+                <w:t xml:space="preserve">hal-01062188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined but Handy Electrical Models of TSV Useable from Low to High Density and for RF or Fast Digital Signals in 3D-IC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation of 3D Interconnect Routing and Stacking Strategy to Optimize High Speed Signal Transmission for Memory on Logic&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.</w:t>
+              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062183v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude jusqu'à 60 GHz d'une capacité ferroélectrique de PbZrO0.52TiO0.48O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refined but Handy Electrical Models of TSV Useable from Low to High Density and for RF or Fast Digital Signals in 3D-IC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fourneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Houzet</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">IEEE 62nd Electronic Components and Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068640v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur l'intégrité des signaux haut débit véhiculés dans les interconnexions de PCB</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude jusqu'à 60 GHz d'une capacité ferroélectrique de PbZrO0.52TiO0.48O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068643v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Billard</w:t>
+                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">(ECTC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068868v1</w:t>
+                <w:t xml:space="preserve">hal-01069258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Millimeter-Wave Interconnects on Low-k and Low-loss Oxides for Advanced 3D Silicon Interposers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Sibuet</w:t>
+                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072987v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">Electrical Characterization of Millimeter-Wave Interconnects on Low-k and Low-loss Oxides for Advanced 3D Silicon Interposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073531v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de conception de réseaux d'interconnexions de circuits intégrés CMOS 45NM en vue de la réduction conjointe de la diaphonie et des délais pour la transmission de signaux numériques très rapides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation très large bande des oxydes ZrO2 et TiTaO à permittivité élevée pour la réalisation de capacités MIM RF intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Télécom'2011 - 7èmes Journées JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tanger, Morocco. pp.N/A</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00585032v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Impact on Signal Integrity of New Basic Interconnection Elements Inside 3D Integrated Circuits&amp;quot;,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Règles de conception de réseaux d'interconnexions de circuits intégrés CMOS 45NM en vue de la réduction conjointe de la diaphonie et des délais pour la transmission de signaux numériques très rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ECTC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lake Buena Vista, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Télécom'2011 - 7èmes Journées JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanger, Morocco. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069258v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00585032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des couplages électriques RF par les substrats de silicium en intégration 3D de circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Lateral Field Excitation of thickness shear modes in an AlN membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium and European Frequency and Time Forum (IFCS 2011),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073528v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de conception des réseaux d'interconnexions de circuits CMOS-45 nm en vue de la réduction conjointe de la diaphonie et des délais pour la transmission de signaux numériques très rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11228,103 +11228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Equivalent High Frequency Models for TSV and RDL Interconnects Embedded in Stacks of the 3D Integration Technology&amp;quot; Naples, Italy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fourneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Naples, Italy</w:t>
@@ -11347,5874 +11347,5874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farcy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IIEEE Signal Propagation on Interconnects,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604324v1</w:t>
+                <w:t xml:space="preserve">hal-01074760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep on Shrinking Interconnect Size: is it Still the Best Solution?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation on TSV impact on 65nm CMOS devices and circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMT'10: 34th IEEE International Electronics Manufacturing Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melaka, Malaysia. pp.N/A</w:t>
+              <w:t xml:space="preserve">IEEE International Electron Devices Meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546320v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Abergel</w:t>
+                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roullard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Interconnect Networks Design in CMOS 45 nm Circuits to Joint Reductions of XT and Delay for Transmission of Very High Speed Signals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrevaz T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bermond C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDAPS'10: Electrical Design of Advanced Package and Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Singapore. pp.N/A</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546304v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">HF Performance Characterization and Prediction of 2D Redistribution Layer Interconnects in a 3D-Integrated Circuit Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604327v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quality Factor and Frequency Bandwidth of 2D Self Inductors in 3D Integration Stack”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keep on shrinking interconnect size: is it still the best solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074519v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Interconnect Networks Design in CMOS 45 nm Circuits to Joint Reductions of XT and Delay for Transmission of Very High Speed Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">EDAPS'10: Electrical Design of Advanced Package and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Singapore. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074511v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF Performance Characterization and Prediction of 2D Redistribution Layer Interconnects in a 3D-Integrated Circuit Stack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roullard</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604328v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep on shrinking interconnect size: is it still the best solution ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Keep on Shrinking Interconnect Size: is it Still the Best Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Flechet</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
+              <w:t xml:space="preserve">IEMT'10: 34th IEEE International Electronics Manufacturing Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melaka, Malaysia. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604337v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microondes et in-situ du Nitrure d'Aluminium (AlN) en configuration Métal/Isolant/Métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604503v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and Time Domain Characterization of Substrate Coupling Effects in 3D Integration Stack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of Aluminum Nitride (AlN) in a Metal/Insulator/Metal (MIM) configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Roullard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604338v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Germany. pp.9</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00485629v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation RLCG de lignes coplanaires sur un substrat Silicium pour applications CMOS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Frequency and Time Domain Characterization of Substrate Coupling Effects in 3D Integration Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Compatibilité Electromagnétique CEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Melaka, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604508v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Keep on shrinking interconnect size: is it still the best solution ?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Melaka, Malaysia</w:t>
+              <w:t xml:space="preserve">IEEE 14th Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00485629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des substrats de silicium sur les performances des inductances planaires 2D lors d'une intégration 3D &amp;quot;,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation RLCG de lignes coplanaires sur un substrat Silicium pour applications CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">15e Compatibilité Electromagnétique CEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604501v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Keep on shrinking interconnect size: is it still the best solution ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farcy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Int. Electronics Manufacturing Technology Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Melaka, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604323v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Investigation on TSV impact on 65nm CMOS devices and circuits »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farhane R. El</w:t>
+                <w:t xml:space="preserve">Influence des substrats de silicium sur les performances des inductances planaires 2D lors d'une intégration 3D &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, IEEE International Electron Devices Meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11e Journées Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074810v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Benefit on Interconnect Performance of a Relaxed Wire Density in a 45 nm Node of the Back End of Line”</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIEEE Signal Propagation on Interconnects,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074760v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on TSV impact on 65nm CMOS devices and circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Investigation on TSV impact on 65nm CMOS devices and circuits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chaabouni</w:t>
+                <w:t xml:space="preserve">Rousseau M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Leduc P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farcy A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Farhane</w:t>
+                <w:t xml:space="preserve">Farhane R. El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electron Devices Meeting,</w:t>
+              <w:t xml:space="preserve">, IEEE International Electron Devices Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604339v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602820v1</w:t>
+                <w:t xml:space="preserve">hal-00399076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.T. Vo</w:t>
+                <w:t xml:space="preserve">Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">"Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399517v1</w:t>
+                <w:t xml:space="preserve">hal-00602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602810v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+                <w:t xml:space="preserve">Influence of 3D Integration on 2D Interconnections and 2D Self Inductors HF Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roullard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conference on 3D System Integration (3D-IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603050v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. de Rivaz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603088v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
+                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603062v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602866v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602814v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399525v1</w:t>
+                <w:t xml:space="preserve">hal-00399531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Impact of ULK Dielectric Loss on Interconnect Response for 45 nm Node Integrated Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Guadalajara, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399531v1</w:t>
+                <w:t xml:space="preserve">hal-00602810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 3D Integration on 2D Interconnections and 2D Self Inductors HF Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eid E.</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conference on 3D System Integration (3D-IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075312v1</w:t>
+                <w:t xml:space="preserve">hal-00603050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC to Radio-Frequency Characterization of ZrO2 Dielectric for &amp;quot;Metal-Insulator-Metal&amp;quot; Integrated Capacitors</w:t>
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" DC to Radio-Frequency Characterization of ZrO2 Dielectric for "Metal-Insulator-Metal" Integrated Capacitors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Singapore</w:t>
+              <w:t xml:space="preserve">6e Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602878v1</w:t>
+                <w:t xml:space="preserve">hal-00399517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603027v1</w:t>
+                <w:t xml:space="preserve">hal-00603088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bertaud</w:t>
+                <w:t xml:space="preserve">Prédiction des performances HF de réseaux d'interconnexions pour les générations CMOS avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Morand</w:t>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461102v1</w:t>
+                <w:t xml:space="preserve">hal-00603062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of porous SiOCH permittivity after integration dedicated to the 32 nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399912v1</w:t>
+                <w:t xml:space="preserve">hal-00602820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Caractérisation large bande et in-situ de couches minces de ZrO2 et HfO2 intégrées dans des capacités MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603005v1</w:t>
+                <w:t xml:space="preserve">hal-00603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">MAM2009 (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603001v1</w:t>
+                <w:t xml:space="preserve">hal-00461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Morand</w:t>
+                <w:t xml:space="preserve">Extraction de l'impédance caractéristique d'interconnexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075272v1</w:t>
+                <w:t xml:space="preserve">hal-00399912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation microondes de la permittivité du SiOCH poreux pour la génération CMOS 32 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Rivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
+                <w:t xml:space="preserve">Wideband frequency and in-situ characterization of ultra thin ZrO2 and HfO2 films for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th Materials for Advanced Metallization Conf.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602841v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Characterization and Modeling of High Density TSV in 3D Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Méthode d'extraction de l'impédance caractéristique d'interconnexions de circuits intégrés avancés et application à la caractérisation des isolants poreux ULK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399076v1</w:t>
+                <w:t xml:space="preserve">hal-00603005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Rise Time Reduction of High Speed Digital Signals on Interconnects of the CMOS 45 nm Node by Optimizing Interconnect Inductance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Belem, Brazil</w:t>
+              <w:t xml:space="preserve">Caractérisation hyperfréquences de condensateurs MIM intégrés et incluant le diélectrique ZrO2 comme isolant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602870v1</w:t>
+                <w:t xml:space="preserve">hal-00603001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités MIM accordables pour circuits intégrés et caractérisation HF du SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Impact of direct CMP on porous ULK properties and interconnect propagation performance on a wide frequency bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
+              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398487v1</w:t>
+                <w:t xml:space="preserve">hal-00397928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of dielectric loss effects with ultra low-k materials and impact on interconnect propagation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials for Advanced Metallization Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ULK restoration techniques on propagation performance for interconnects of the 45 nm technology node and below</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Grosgeorges</w:t>
+                <w:t xml:space="preserve">Capacités MIM accordables pour circuits intégrés et caractérisation HF du SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397907v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband frequency in situ characterization of ultra thin ZrO2 for integrated MIM capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Vallee</w:t>
+                <w:t xml:space="preserve">Impact of ULK restoration techniques on propagation performance for interconnects of the 45 nm technology node and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grosgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
+              <w:t xml:space="preserve">12th IEEE Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397026v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pertes diélectriques de matériaux à très faible permittivité sur les performances des interconnexions de circuits intégrés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wideband frequency in situ characterization of ultra thin ZrO2 for integrated MIM capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bermond</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">AMC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, san diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398597v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct CMP on porous ULK properties and interconnect propagation performance on a wide frequency bandwidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Impact des pertes diélectriques de matériaux à très faible permittivité sur les performances des interconnexions de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Icard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Advanced Metallization Conference, AMC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397928v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17245,90 +17245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnkey Methodology for Characteristic Impedance Extraction of Embedded Transmission Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 23rd Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chambéry (73), France. IEEE, pp.1-4, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17362,90 +17362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust RF characterization method of insulators used in high speed interconnects networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17522,77 +17522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 21st Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Baveno, France. IEEE, pp.1-4, 2017, </w:t>
@@ -17624,377 +17624,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
+                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992951v1</w:t>
+                <w:t xml:space="preserve">hal-01992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Model of Different Architectures of through Silicon Capacitors for High Frequency Power Distribution Network (PDN) Decoupling Operations</w:t>
+                <w:t xml:space="preserve">High frequency modeling of Through Silicon Capacitors (TSC) architectures in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 66th Electronic Components and Technology Conference (ECTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Inconnue, France. IEEE, pp.74-81, 2016, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 20th Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TORINO, Italy. IEEE; IEEE, pp.1-4, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2016.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992682v1</w:t>
+                <w:t xml:space="preserve">hal-01992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through Silicon Capacitors (TSC) for noise reduction in Power Distribution Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 65th Electronic Components and Technology Conference (ECTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.247-253, 2015, </w:t>
@@ -18045,90 +18045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model and characterization of Through Silicon Capacitors (TSC) in silicon interposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International 3D Systems Integration Conference (3DIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-8, 2014, 2014 International 3D Systems Integration Conference (3DIC), </w:t>
@@ -18205,51 +18205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18480,51 +18480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;hong&#8208;le Dam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04705591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924470" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kholti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltener" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2017.331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eudes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072987v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sibuet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00585032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flechet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546320v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604328v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00485629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farcy A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhane R. El" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604339v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Outin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25030789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR25825142614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;hong&#8208;le Dam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auch&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2021.104990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dieng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2017.2655939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama El Bouayadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2337511" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flechet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584587.2014.957091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.09.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KTFS9R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Febvrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deputier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCMF16PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9X403WZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo T.T." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbrugnera V." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04705591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924470" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939115v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jacquinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00300" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Martinez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kholti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waltener" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2017.331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Bouayadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eudes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018028v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schreiner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deputier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806607v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj. Roullard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062183v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fourneaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sibuet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00585032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068868v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flechet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farcy A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604339v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roullard J." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadix L." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604337v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00485629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Chaabouni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau M." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc P." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhane R. El" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602841v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399525v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399531v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602810v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603050v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603088v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602820v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603027v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vallee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Icard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397907v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosgeorges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2019.8781663" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401670" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988728v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992682v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2016.335" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496285" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2015.7159600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roullard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-02/29/2052" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>