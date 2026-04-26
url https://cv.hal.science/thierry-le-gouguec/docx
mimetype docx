--- v0 (2026-03-24)
+++ v1 (2026-04-26)
@@ -1053,1329 +1053,1316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Adaptative V-Band Channels Allowing Broadcast and Point to Point Communications in the WiNoC Concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Treguer</w:t>
+                <w:t xml:space="preserve">A cascaded dual-band SWA for V2V and 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaylan Sundar Kola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Tubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Antenna measurements and Applications (CAMA) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101854v1</w:t>
+                <w:t xml:space="preserve">hal-05564561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-Selective Dual-Band SWA for DBS and 6G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Sundar Kola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Microwaves, Antennas, and Propagation Conference (MAPCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Kochi, India. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAPCON65020.2025.11426272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731742v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+                <w:t xml:space="preserve">Study of Adaptative V-Band Channels Allowing Broadcast and Point to Point Communications in the WiNoC Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731731v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041914v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Roy</w:t>
+                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704213v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS-Compatible Solution for Propagation Channels on Silicon in the mm-Wave Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+                <w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, ULTRECH, Netherlands</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes-Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128376v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Lightweight Aluminium Waveguides Fabricated by Direct Metal Laser Sintering Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">A Dual-Band Single-Feed SWA by Cascading Waveguides for Unidirectional Radiation Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Advanced Electrical and Communication Technologies: ISAECT 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.578-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153508v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
+                <w:t xml:space="preserve">A CMOS-Compatible Solution for Propagation Channels on Silicon in the mm-Wave Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">50th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, ULTRECH, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM Analysis of a Propagation Channel in the Sub-THz Band for Many-Core Architectures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ku-Band Lightweight Aluminium Waveguides Fabricated by Direct Metal Laser Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Abedrrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allanic Rozenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Advanced Electrical and Communication Technologies: ISAECT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kenitra (on line), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137426v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138437v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
+                <w:t xml:space="preserve">EM Analysis of a Propagation Channel in the Sub-THz Band for Many-Core Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
@@ -2406,3553 +2393,3795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137969v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Channel Models for Realistic Design Space Exploration of Future Wireless NoCs</w:t>
+                <w:t xml:space="preserve">Caractérisation électromagnétique du canal de propagation dans la bande millimétrique pour des réseaux sans fils sur puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922765v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Dipole Antennas and Propagation Channel on Silicon in Ka Band for WiNoC Applications</w:t>
+                <w:t xml:space="preserve">Propagation Channel in Silicon in the sub-Thz band for MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE workshop on Signal and Power Integrity </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab-STICC/UBO; IMEP-LAHC/ université de Savoie Mont-blanc, May 2018, BREST, France</w:t>
+              <w:t xml:space="preserve">23Th IEEE workshop on Signal and Power Intergrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804562v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissions sans fils à 45 GHz pour la réalisation d'un réseau de type WINoB (Wireless Interconnect Network on Board)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Channel Models for Realistic Design Space Exploration of Future Wireless NoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemanta Kumar Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ième Journée Nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2018 Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534391v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Transmission between Vivaldi Antennas for Inter-Chip Wireless Interconnect Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Dipole Antennas and Propagation Channel on Silicon in Ka Band for WiNoC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Workshop on Signal and Power Integrity - SPI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22nd IEEE workshop on Signal and Power Integrity </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-STICC/UBO; IMEP-LAHC/ université de Savoie Mont-blanc, May 2018, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174637v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la miniaturisation d’antennes par la mise en œuvre de matériaux magnéo-diélectriques semi-denses et faibles pertes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmissions sans fils à 45 GHz pour la réalisation d'un réseau de type WINoB (Wireless Interconnect Network on Board)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan El Masri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20ième Journée Nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164685v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Interconnects by using Printed Antennas for Inter-Chip Communications in PCB Context</w:t>
+                <w:t xml:space="preserve">Improvement of Transmission between Vivaldi Antennas for Inter-Chip Wireless Interconnect Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE Workshop on Signal and Power Integrity - SPI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073924v1</w:t>
+                <w:t xml:space="preserve">hal-01174637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexions sans contact pour des communications inter-puces dans un environnement PCB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche de la miniaturisation d’antennes par la mise en œuvre de matériaux magnéo-diélectriques semi-denses et faibles pertes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J3-DP2-4</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813242v1</w:t>
+                <w:t xml:space="preserve">hal-01164685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip line modelling in the presence of interfering metal strips according to their orientation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Interconnects by using Printed Antennas for Inter-Chip Communications in PCB Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Power Integrity (SPI), 2012 IEEE 16th Workshop on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2012.6222925⟩</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1789-1792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716054v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une ligne microruban en présence de perturbateurs métalliques quelle que soit leur orientation</w:t>
+                <w:t xml:space="preserve">Interconnexions sans contact pour des communications inter-puces dans un environnement PCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition du Colloque International sur la Compatibilité ElectroMagnétique (CEM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, ROUEN, France. pp.79: 2C-2</w:t>
+              <w:t xml:space="preserve">18ième Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J3-DP2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694472v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation d'une grille métallique placée au dessus d'une ligne microruban.</w:t>
+                <w:t xml:space="preserve">Microstrip line modelling in the presence of interfering metal strips according to their orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes BREST 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal and Power Integrity (SPI), 2012 IEEE 16th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Sorrento, Italy. pp.121 - 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2012.6222925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597330v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE GRILLES METALLIQUES SUR LES LIGNES COUPLEES EN TECHNOLOGIE PCB</w:t>
+                <w:t xml:space="preserve">Modélisation d'une ligne microruban en présence de perturbateurs métalliques quelle que soit leur orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique CEM2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.E4-2</w:t>
+              <w:t xml:space="preserve">16ème édition du Colloque International sur la Compatibilité ElectroMagnétique (CEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, ROUEN, France. pp.79: 2C-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464255v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact by an Orthogonal Metal Grid upon Differential- and Common-Mode Characteristics of Coupled Lines in PCB Technology Structures.</w:t>
+                <w:t xml:space="preserve">Effet de l'orientation d'une grille métallique placée au dessus d'une ligne microruban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE workshop on Signal Prpagation on Interconnects 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hildesheim, Germany. pp.31-34</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes BREST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, BREST, France. pp.1E-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483899v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSID : un outil logiciel pour la modélisation et la caractérisation des réseaux d'interconnexion des circuits VLSI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLUENCE DE GRILLES METALLIQUES SUR LES LIGNES COUPLEES EN TECHNOLOGIE PCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC-SiP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cergy, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique CEM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.E4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492109v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Proximity-Coupling: Application to new RF-Interconnects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact by an Orthogonal Metal Grid upon Differential- and Common-Mode Characteristics of Coupled Lines in PCB Technology Structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Huret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference IEEE on Ph.D. Research in Microelectronics &amp; Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE workshop on Signal Prpagation on Interconnects 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hildesheim, Germany. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516022v1</w:t>
+                <w:t xml:space="preserve">hal-00483899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par co-simulation du principe d'une Interconnexion RF associée à un multiplexage CDMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
+                <w:t xml:space="preserve">ELSID : un outil logiciel pour la modélisation et la caractérisation des réseaux d'interconnexion des circuits VLSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Iassamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cloastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR SoC-SiP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516057v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic analysis of RF interconnect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Study of Proximity-Coupling: Application to new RF-Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Workshop on Signal Propagation On Interconnects (SPI'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Conference IEEE on Ph.D. Research in Microelectronics &amp; Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432908v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de zéros de transmission sur une ligne microruban dans un environnement de type « SiP ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par co-simulation du principe d'une Interconnexion RF associée à un multiplexage CDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.5D11</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492755v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain analysis of transmission zeroes on high-speed interconnects in the presence of an orthogonal metal grid underlayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic analysis of RF interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnect (SPI07), Genova (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPI.2007.4512220⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE Workshop on Signal Propagation On Interconnects (SPI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Avignon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPI.2008.4558376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492562v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t>
+                <w:t xml:space="preserve">Mise en évidence de zéros de transmission sur une ligne microruban dans un environnement de type « SiP ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.5D11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492756v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'extraction fréquentielle de l'inductance de boucle pour la modélisation large bande des interconnexions de circuits numériques</w:t>
+                <w:t xml:space="preserve">Frequency domain analysis of transmission zeroes on high-speed interconnects in the presence of an orthogonal metal grid underlayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnect (SPI07), Genova (Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Genova, Italy. pp.95-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPI.2007.4512220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492753v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, Measurement and Modeling of Orthogonal On-Chip Interconnects</w:t>
+                <w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Topical Meeting on Electrical Performance of Electronic Packaging, EPEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Scottsdale, United States. pp.153-156</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492786v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des éléments RLC dépendant de la fréquence sur le comportement dans le domaine temporal des interconnexions dans un environnement complexe en technologie CMOS avancée</w:t>
+                <w:t xml:space="preserve">Méthode d'extraction fréquentielle de l'inductance de boucle pour la modélisation large bande des interconnexions de circuits numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.350-351</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.5D8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488138v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions for Capacitive and Inductive Coupling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation, Measurement and Modeling of Orthogonal On-Chip Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.115-118</w:t>
+              <w:t xml:space="preserve">15th Topical Meeting on Electrical Performance of Electronic Packaging, EPEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Scottsdale, United States. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102768v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additivity of Capacitive and Inductive Coupling in Submicronic Interconnects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des éléments RLC dépendant de la fréquence sur le comportement dans le domaine temporal des interconnexions dans un environnement complexe en technologie CMOS avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.300-304</w:t>
+              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.350-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00093341v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect Pitch for New Generation: Evolution due to Inductive Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Analytical Expressions for Capacitive and Inductive Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.193-196</w:t>
+              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102769v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Effects of Orthogonal Interconnect Layers on Inductance in High-Speed VLSI Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additivity of Capacitive and Inductive Coupling in Submicronic Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects, 2006.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.300-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488108v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00093341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Model-Order Reduction for A Complete Full-Wave Electromagnetic Analysis of SOC-AMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnect Pitch for New Generation: Evolution due to Inductive Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sienna, Italy. pp.167-170</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269534v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Electromagnétique des Circuits Numériques Avancés et Mixtes du Type SOC : Une Technique de Réduction de Modèles pour la Simulation Complète d'un Système sur Puce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Effects of Orthogonal Interconnect Layers on Inductance in High-Speed VLSI Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vilbé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.253-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPI.2006.289237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269540v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Method for a Full-Ware Electromagnetic Analysis of Systems on Chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">An Efficient Model-Order Reduction for A Complete Full-Wave Electromagnetic Analysis of SOC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Munich, Germany. pp. 131-134</w:t>
+              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sienna, Italy. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269633v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Design Rule for Substrate Crosstalk Reduction of High-Speed VLSI Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Quéré</w:t>
+                <w:t xml:space="preserve">Modélisation Electromagnétique des Circuits Numériques Avancés et Mixtes du Type SOC : Une Technique de Réduction de Modèles pour la Simulation Complète d'un Système sur Puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vilbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sienna (Italy), France. pp.151-154</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille, France. pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269533v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Numerical Method for a Full-Ware Electromagnetic Analysis of Systems on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Munich, Germany. pp. 131-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simple Design Rule for Substrate Crosstalk Reduction of High-Speed VLSI Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sienna (Italy), France. pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interférence entre lignes signals en technologie silicium submicronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque International de Compatibilité Electromagnétique, CEM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Grenoble, France. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6099,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Stoumpos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2023.3266376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.2005843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01534391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01073924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986805" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00813242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00716054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222925" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00597330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00432908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2008.4558376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2006.289237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chilo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Stoumpos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2023.3266376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.2005843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Sundar Kola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Sundar Kola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPCON65020.2025.11426272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01534391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01073924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00813242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00716054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00597330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00432908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2008.4558376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102769v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2006.289237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chilo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>