--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1446,273 +1446,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aritra Roy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731742v1</w:t>
+                <w:t xml:space="preserve">hal-04731731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'ondes à plans parallèles en silicium pour des applications broadcast dans l'architecture WiNoC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIièmes Journées Nationales Microodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXIIIième Journées nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731731v1</w:t>
+                <w:t xml:space="preserve">hal-04731742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne guide à fentes bi-fréquences optimisée pour la mise en réseau</w:t>
               </w:r>
@@ -4923,320 +4923,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des éléments RLC dépendant de la fréquence sur le comportement dans le domaine temporal des interconnexions dans un environnement complexe en technologie CMOS avancée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnect Pitch for New Generation: Evolution due to Inductive Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.350-351</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488138v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions for Capacitive and Inductive Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+                <w:t xml:space="preserve">Influence des éléments RLC dépendant de la fréquence sur le comportement dans le domaine temporal des interconnexions dans un environnement complexe en technologie CMOS avancée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Deschacht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.115-118</w:t>
+              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.350-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102768v1</w:t>
+                <w:t xml:space="preserve">hal-00488138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additivity of Capacitive and Inductive Coupling in Submicronic Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,148 +5290,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00093341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect Pitch for New Generation: Evolution due to Inductive Impact</w:t>
+                <w:t xml:space="preserve">Analytical Expressions for Capacitive and Inductive Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.193-196</w:t>
+              <w:t xml:space="preserve">, May 2006, Berlin, Germany. pp.115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Effects of Orthogonal Interconnect Layers on Inductance in High-Speed VLSI Circuits</w:t>
               </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,77 +5581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sienna, Italy. pp.167-170</w:t>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Electromagnétique des Circuits Numériques Avancés et Mixtes du Type SOC : Une Technique de Réduction de Modèles pour la Simulation Complète d'un Système sur Puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,103 +5805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Method for a Full-Ware Electromagnetic Analysis of Systems on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Munich, Germany. pp. 131-134</w:t>
@@ -5969,51 +5969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6064,51 +6064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interférence entre lignes signals en technologie silicium submicronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Stoumpos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2023.3266376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.2005843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Sundar Kola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Sundar Kola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPCON65020.2025.11426272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01534391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01073924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00813242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00716054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00597330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00432908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2008.4558376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102769v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2006.289237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chilo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Treguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Quendo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3289003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Stoumpos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Amiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2023.3266376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abedrrabba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11132079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan El Masri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2930347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schlaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2008.2005843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaylan Sundar Kola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Sundar Kola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPCON65020.2025.11426272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allanic Rozenn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01534391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01073924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00813242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00716054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00694472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00597330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00516057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00432908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2008.4558376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512220" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00093341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2006.289237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chilo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>